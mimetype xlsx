--- v0 (2026-02-28)
+++ v1 (2026-04-20)
@@ -10,269 +10,571 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="295" uniqueCount="173">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1899/ind_01.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1899/ind_01.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PARA-RAIOS EM ESPAÇOS ESPORTIVOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1900/ind_02.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1900/ind_02.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE DEPÓSITO ADEQUADO PARA O ARQUIVO MORTO MUNICIPAL.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1901/ind_03.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1901/ind_03.pdf</t>
   </si>
   <si>
     <t>REPARO EMERGENCIAL EM ÁREAS DE RISCO NO COLÉGIO RAIMUNDO BARBOSA.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1902/ind_04.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1902/ind_04.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DE MEIO-FIOS, MANUTENÇÃO DE ILUMINAÇÃO PÚBLICA E ROÇAGEM ÁS MARGENS DA AVENIDA BERNARDO SAYÃO.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1903/ind_05.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1903/ind_05.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PONTO DE Ônibus\ vans no setor bela vista.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1894/ind_06.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1894/ind_06.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NO USO DE SUAS ATRIBUIÇÕES LEGAIS E REGIMENTAIS, APÓS OUVIDO O PLENÁRIO, INDICA AO PODER EXECUTIVO MUNICIPAL QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSARIAS PARA A REALIZAÇÃO DE CONCURSO PÚBLICO MUNICIPAL, COM A FINALIDADE DE PROVER CARGOS EFETIVOS NOS DIVERSOS SETORES DA PREFEITURA DE PRESIDENTE KENNEDY-TO.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1897/ind_07.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1897/ind_07.pdf</t>
   </si>
   <si>
     <t>REPARO URGENTE NA DE ÁGUAS PLUVIAIS- LOCAL: ANTIGA BICA, NO TERMINO DA REDE DE ÁGUAS PLUVIAIS.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1898/ind_08.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1898/ind_08.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE TAPA-BURACOS E RECAPEAMENTO ASFÁLTICO NO BALÃO DA TO- 239 COM A RUA JOÃO PIRES DE CASTRO.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1904/ind_09.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1904/ind_09.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE (QUEBRA-MOLAS)</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1908/ind_10.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1908/ind_10.pdf</t>
   </si>
   <si>
     <t>TRANSFORMAÇÃO DA ANTIGA RODOVIARIA EM TERMINAL RODOVIARIO INTERMUNICIPAL E TRANSFERÊNCIA DA SECRETARIA DE LIMPEZA PÚBLICA URBANA.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1907/ind_11.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1907/ind_11.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PARADA DE ÕNIBUS NO TREVO DO ARNALDO (BR-153 COM TO-239)</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1905/ind_12.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1905/ind_12.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA ANTIGA BICA DO MUNICIPIO.</t>
   </si>
   <si>
+    <t>1954</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1954/ind_13.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE A ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS PARA A REVITALIZAÇÃO DA RUA DA CECOPEK.</t>
+  </si>
+  <si>
+    <t>1959</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1959/ind_14.pdf</t>
+  </si>
+  <si>
+    <t>MANUTENÇÃO NA PISTA DA COOPER.</t>
+  </si>
+  <si>
+    <t>1960</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1960/ind_15.pdf</t>
+  </si>
+  <si>
+    <t>EXECUÇÃO DE SERVIÇOS DE DRENAGEM EM REGIME DE URGÊNCIA</t>
+  </si>
+  <si>
+    <t>1961</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1961/ind_16.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DE INSPIRAÇÃO TECNICA, REPARO IMEDIATO E INSTALAÇÃO DE SINALIZAÇÃO DE SEGURANÇA.</t>
+  </si>
+  <si>
+    <t>1958</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1958/ind_17.pdf</t>
+  </si>
+  <si>
+    <t>ELEVAÇÃO DO MEIO-FIO LOCALIZADO NA MARGEM-TO</t>
+  </si>
+  <si>
+    <t>1957</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1957/ind_18.pdf</t>
+  </si>
+  <si>
+    <t>DISPONIBILIZAÇÃO DE TRANSPORTE DESTINADO AOS IDOSOS DO MUNICIPIO QUE NECESSITAM-SE A OUTRA CIDADE PARA REALIZAR SAQUE DE SEUS BENEFICIOS.</t>
+  </si>
+  <si>
+    <t>1956</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1956/ind_19.pdf</t>
+  </si>
+  <si>
+    <t>A AQUISIÇÃO DOS MATERIAIS E EQUIPAMENTOS .</t>
+  </si>
+  <si>
+    <t>1955</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1955/ind_20.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DE OPERAÇÃO TAPA-BURACOS E RECUPERAÇÃO DO ASFALTO NO SETOR- BELA VISTA.</t>
+  </si>
+  <si>
+    <t>1963</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1963/ind_21.pdf</t>
+  </si>
+  <si>
+    <t>CONCESSÃO DE AUXILIO FINANCEIROS A ATLETAS QUE REPRESENTEM O MUNICIPIO E A ENTIDADE QUE PROMOVEM COMPETIÇÕES ESPORTIVAS.</t>
+  </si>
+  <si>
+    <t>1964</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1964/ind_22.pdf</t>
+  </si>
+  <si>
+    <t>IMPLATAÇÃO DE UMA UNIDADE DE ATENDIMENTO INTEGRADO NO MUNICIPIO DE PRESIDENTE KENNEDY.</t>
+  </si>
+  <si>
+    <t>1962</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1962/ind_23.pdf</t>
+  </si>
+  <si>
+    <t>REALIZAÇÃO DE ESTUDOS TECNICOS E A EXECUÇÃO DAS SEGUINTES PROVIDÊNCIAS:_x000D_
+REMOÇÃO OU AFASTAMENTO 50 CM DOS PILARES NA CECOPEK._x000D_
+SUBSTITUIÇÃO POR PLACAS DE SINALIZAÇÃO VERTICAL.</t>
+  </si>
+  <si>
+    <t>1967</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1967/ind_24.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL QUE DETERMINE Á SECRETARIA MUNICIPAL DE OBRAS A INSTALAÇÃO DE 4 (QUATRO) NOVOS POSTES DE ILUMINAÇÃO PÚBLICA NO CEMITÉRIO MUNICIPAL DE PRESIDENTE KENNEDY-TO.</t>
+  </si>
+  <si>
+    <t>1969</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1969/ind_25.pdf</t>
+  </si>
+  <si>
+    <t>QUE DETERMINE PROVIDÊNCIAS URGENTES PARA A REMOÇÃO DO ENTULHO DESCARTADO IRREGULARMENTE NAS MARGENS DA RODOVIA TO-239, ENTRE O SETOR BELA VISTA E O CENTRO DE PRESIDENTE KENNEDY-TO.</t>
+  </si>
+  <si>
+    <t>1966</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1966/ind_26.pdf</t>
+  </si>
+  <si>
+    <t>SECRETARIA DA SAÚDE A AQUISIÇÃO DE NOVOS COLÇÕES PARA A ÁREA DE DESCANSO DOS PROFISSIONAIS QUE ATUAM NA UNIDADE BÁSICA (UBS).</t>
+  </si>
+  <si>
+    <t>1968</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1968/ind_27.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL QUE DETERMINE Á SECRETARIA MUNICIPAL DE INFRAESTUTURA OU OBRAS A INSTALAÇÃO DE PROTEÇÃO (COMO CORRIMÃO OU GUARDA-CORPO) NA RAMPA LOCALIZADA EM FRENTE Á CREECHE ERIVALDA NUNES VELOSO, NESTE MUNICIPIO.</t>
+  </si>
+  <si>
+    <t>1965</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1965/ind_28.pdf</t>
+  </si>
+  <si>
+    <t>INDICAM AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL A CRIAÇÃO DA SECRETARIA MUNICIPAL DE SEGURAÇA PÚBLICA, COM A CONSEQUENTE INSTITUIÇÃO DA GUARDA MUNICIPAL ARMADA NO MUNICIPIO DE PRESIDENTE KENNEDY-TO.</t>
+  </si>
+  <si>
+    <t>1971</t>
+  </si>
+  <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>PARECER CCJ</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1971/ccj._01_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O ALINHAMENTO E  A ORGANIZAÇÃO DE FIAÇÕES EM POSTES DE ENERGIA ELÉTRICA NO MUNICIPIO DE PRESIDENTE KENNEDY-TO.</t>
+  </si>
+  <si>
+    <t>2046</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/2046/parecer_ccj_02-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZAÇÃO PARA CONTRATAÇÃO TEMPORARIA DE PROFISSIONAL DA SAUDE BUCAL.</t>
+  </si>
+  <si>
+    <t>2047</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/2047/parecer_ccj_03-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>FIXAÇÃO DE SUBSIDIOS PARA CARGOS DA SECRETARIA MUNICIPAL DE ASSISTENCIA DA MULHER.</t>
+  </si>
+  <si>
+    <t>2045</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/2045/parecer_ccj_04-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>DISPOE SOBRE ABERTURA DE CREDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO NO VALOR DE R$ 11.998,04 (ONZE MIL NOVECENTOS E NOVENTA E OITO REAIS E QUATRO CENTAVOS) E DA OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
     <t>1909</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1909/pl_01.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1909/pl_01.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEOIRO NO VALOR DE R$ 100.000,00 ( CEM MIL REAIS) E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
+    <t>2042</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/2042/pl_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A CONTRATAÇÃO TEMPORARIA DE PROFISSIONAL PARA ATENDER NECESSIDADE EXPECIONAL DE INTERESSE PÚBLICO NO AMBITO DA SECRETARIA MUNICIPAL DE SAUDE E DA OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>2040</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/2040/pl_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>FIXA SALÁRIOS DOS CARGOS DE COORDENADOR DE POLITICA PÚBLICA E DA DE DIRETOR DE AÇÕES TEMÁTICA, JA CRIADOS NA LEI N. 942-2024 E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>2044</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/2044/pl_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERAVEL FINANCEIRO NO VALOR DE R$ 11.998,04 (ONZE MIL NOVECENTOS E NOVENTA E OITO REAIS E QUATRO CENTAVOS) E DA´OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
     <t>1906</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1906/requerimento_01.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1906/requerimento_01.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LUMINÁRIAS DE EMERGÊNCIA LED NO SALÃO DE SESSÕES PLENÁRIAS.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1939/cci_000003-6.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1939/cci_000003-6.pdf</t>
   </si>
   <si>
     <t>CAMARA MUNICIPAL DE PRESIDENTE KENNEDY, REQUERIMENTO Nº 049/93 Senhor Presidente, O vereador que o presente subscreve vem requerer, após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de providenciar a compra de latões para a coleta de lixo, da cidade.</t>
+  </si>
+  <si>
+    <t>2077</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/2077/cci_000026.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N° 130/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de Fazer limpeza da rua 12 e colocar lâmpada nos postes, onde se encontra seja e no escuro.</t>
+  </si>
+  <si>
+    <t>1972</t>
+  </si>
+  <si>
+    <t>PARECER CFOAP</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1972/cfoap_01_-_2026._pll.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O ALINHAMENTO E A ORGANIZAÇÃO DE FIAÇÕES EM POSTES DE ENERGIA ELETRICA NO MUNICIPIO DE PRESIDENTE KENNEDY -TO.</t>
+  </si>
+  <si>
+    <t>1970</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1970/pll._01-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O ALINHAMENTO E A ORGANIZAÇÃO DE FIAÇÕES EM POSTES  DE ENERGIA ÉLETRICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -576,67 +878,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1899/ind_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1900/ind_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1901/ind_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1902/ind_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1903/ind_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1894/ind_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1897/ind_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1898/ind_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1904/ind_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1908/ind_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1907/ind_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1905/ind_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1909/pl_01.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1906/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1939/cci_000003-6.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1899/ind_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1900/ind_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1901/ind_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1902/ind_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1903/ind_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1894/ind_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1897/ind_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1898/ind_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1904/ind_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1908/ind_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1907/ind_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1905/ind_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1954/ind_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1959/ind_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1960/ind_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1961/ind_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1958/ind_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1957/ind_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1956/ind_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1955/ind_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1963/ind_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1964/ind_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1962/ind_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1967/ind_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1969/ind_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1966/ind_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1968/ind_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1965/ind_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1971/ccj._01_-_2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/2046/parecer_ccj_02-2026_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/2047/parecer_ccj_03-2026_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/2045/parecer_ccj_04-2026_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1909/pl_01.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/2042/pl_02-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/2040/pl_03-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/2044/pl_04-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1906/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1939/cci_000003-6.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/2077/cci_000026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1972/cfoap_01_-_2026._pll.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1970/pll._01-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H16"/>
+  <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -906,128 +1208,752 @@
       </c>
       <c r="C13" t="s">
         <v>56</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H13" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="D14" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
         <v>64</v>
       </c>
-      <c r="B15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="E15" t="s">
+      <c r="H15" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>68</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="H16" t="s">
         <v>70</v>
       </c>
-      <c r="D16" t="s">
-[...5 lines deleted...]
-      <c r="G16" s="1" t="s">
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
         <v>71</v>
       </c>
-      <c r="H16" t="s">
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>72</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H17" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>76</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H18" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H19" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>84</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H20" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>87</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>88</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H21" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>92</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H22" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>96</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H23" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>100</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H24" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>103</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>104</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H25" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>107</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>108</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H26" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>111</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>112</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H27" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>115</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>116</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H28" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>119</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>120</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H29" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>123</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" t="s">
+        <v>124</v>
+      </c>
+      <c r="E30" t="s">
+        <v>125</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H30" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>128</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>16</v>
+      </c>
+      <c r="D31" t="s">
+        <v>124</v>
+      </c>
+      <c r="E31" t="s">
+        <v>125</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H31" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>131</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>20</v>
+      </c>
+      <c r="D32" t="s">
+        <v>124</v>
+      </c>
+      <c r="E32" t="s">
+        <v>125</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H32" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>134</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>24</v>
+      </c>
+      <c r="D33" t="s">
+        <v>124</v>
+      </c>
+      <c r="E33" t="s">
+        <v>125</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H33" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>137</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" t="s">
+        <v>138</v>
+      </c>
+      <c r="E34" t="s">
+        <v>139</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H34" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>142</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" t="s">
+        <v>138</v>
+      </c>
+      <c r="E35" t="s">
+        <v>139</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H35" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>145</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>20</v>
+      </c>
+      <c r="D36" t="s">
+        <v>138</v>
+      </c>
+      <c r="E36" t="s">
+        <v>139</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H36" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>148</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>24</v>
+      </c>
+      <c r="D37" t="s">
+        <v>138</v>
+      </c>
+      <c r="E37" t="s">
+        <v>139</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H37" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>151</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" t="s">
+        <v>152</v>
+      </c>
+      <c r="E38" t="s">
+        <v>153</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H38" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>156</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>157</v>
+      </c>
+      <c r="D39" t="s">
+        <v>152</v>
+      </c>
+      <c r="E39" t="s">
+        <v>153</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H39" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>160</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>161</v>
+      </c>
+      <c r="D40" t="s">
+        <v>152</v>
+      </c>
+      <c r="E40" t="s">
+        <v>153</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H40" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>164</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" t="s">
+        <v>124</v>
+      </c>
+      <c r="E41" t="s">
+        <v>165</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H41" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>168</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" t="s">
+        <v>169</v>
+      </c>
+      <c r="E42" t="s">
+        <v>170</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H42" t="s">
+        <v>172</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>