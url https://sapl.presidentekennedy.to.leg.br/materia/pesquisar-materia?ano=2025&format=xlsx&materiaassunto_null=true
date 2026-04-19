--- v0 (2026-02-28)
+++ v1 (2026-04-19)
@@ -10,1556 +10,1613 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="953" uniqueCount="503">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="988" uniqueCount="522">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/789/ind_01-2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/789/ind_01-2025.pdf</t>
   </si>
   <si>
     <t>sugerindo que sejam tomadas as providências necessárias para solicitar a implantação de lombadas e alargamentos das existentes.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/790/ind_02-2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/790/ind_02-2025.pdf</t>
   </si>
   <si>
     <t>propôe as medidas necessarias para solicitar a implantaçâo de aluguéis sociais e vale gás.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/791/ind_03-2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/791/ind_03-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE MATERIAIS E EQUIPAMENTOS PARA MODERNIZAR E APROMENIZAR O ATENDIMENTO DOS PACIENTES NO CENTRO DE FISIOTERAPIA DO MUNICIPIO, VISANDO MELHORAR A PREVENÇAO E REABILITAÇÃO DOS MUNICÍPES.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/792/ind_04-2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/792/ind_04-2025.pdf</t>
   </si>
   <si>
     <t>SEGUINDO QUE SEJAM TOMADAS AS PROVIDENCIAS NECESSARIAS PARA PANHAR GALHADAS, RECOLHER OS LIXOS DAS RUAS E PODA AS ÁRVORES.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/793/ind_05-2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/793/ind_05-2025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSARIAS UMA OPERAÇÃO TAPA BURRACOS NA ESTRADAS VICINAIS, VALAS E FAZER QUEBRA MOLAS NAS ESTRADAS VCINAIS DO MNICIPIO.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/794/ind_06-2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/794/ind_06-2025.pdf</t>
   </si>
   <si>
     <t>SUGERE A CCONSTITUIÇAO DE UM QUEBRA-MOLAS.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/796/ind_07-2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/796/ind_07-2025.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÂO DE REPAROS E MELHORIAS NA UNIDADE BÁSICA DE SAÙDE ROSIRES DA COSTA.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/803/ind_08-2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/803/ind_08-2025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE SEJAM TOMADAS AS PROVIDÊCIAS NECESSARIAS PARA QUE SEJA EFETUADO O PAGAMENTO DE ADICIONAL NOTURNO AOS TÈCNICOS DE ENFERNAGEM.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/806/ind_09-2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/806/ind_09-2025.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSARIAS PARA O AUMENTO SALARIAL COM DOS OPERADORES DE M AQUINAS E MOTORISTAS DO MUNICIPOS.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/807/ind_10-2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/807/ind_10-2025.pdf</t>
   </si>
   <si>
     <t>SUGERE A INSTALAÇÂO DE NOVAS REDES ELÉTRICAS E A MANUTENÇÂO DAS EXISTENTES NO MUNICIPIOS.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/795/ind_11-2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/795/ind_11-2025.pdf</t>
   </si>
   <si>
     <t>PROPÕE A INSTALAÇÃO DE QUEBRA MOLAS NA AVENIDA BERNADO SAYÃO, NA BAIXADA DO SETOR AEROPORTO E EM FRENTE AO BAR DO DIM</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/797/ind_12-2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/797/ind_12-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REVITALIZAÇÃO  E MELHORIAS DA UNIDADE BÁSICA DE SAÚDE ROSÍRES COSTA</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/798/ind_13-2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/798/ind_13-2025.pdf</t>
   </si>
   <si>
     <t>SUGERE O AUMENTO DAS EXTRAS E DAS DIÁRIAS DOS MOTORISTAS E TÉCNICOS  DE ENFERMAGEM  QUE ACOMPANHAM OS PACIENTES.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/799/ind_14-2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/799/ind_14-2025.pdf</t>
   </si>
   <si>
     <t>PROPÕE A INSTALAÇÃO  DE DOIS QUEBRA-MOLAS E UMA PLACA DE LIMITE DE VELOCIDADE DE 20KM/H EM FRENTE A ESCOLA RAIMUNDO BARBOSA.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/800/ind_18-2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/800/ind_18-2025.pdf</t>
   </si>
   <si>
     <t>SUGERE PROVIDENCIAS PARA A RESOLUÇÃO DE ACESSO Á CHÁCARA DO Sr. MAURO FRANCISCO MOURSA, CONHECIDO COMO MAURINHO</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/801/ind_16-2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/801/ind_16-2025.pdf</t>
   </si>
   <si>
     <t>PROPÕE A INSTALAÇÃO DE UM PONTO DE ATENDIMENTO DE SAÚDE PARA OS MORADORES DO SETOR BELA VISTA.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/802/ind_17-2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/802/ind_17-2025.pdf</t>
   </si>
   <si>
     <t>SUGERE  A INSTALAÇÃO DE UM PONTO DE ATENDIMENTO PARA OS MORADORES DO SETOR AEROPORTO</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/804/ind_18-2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/804/ind_18-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM ESTACIONAMENTO ROTATIVO EM FRENTEAO SUPERMERCADO MINI BOX 2, CONSIDERANDO O GRANDE FLUXO DE ALUNOS NA REGIÃO</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/805/ind_19-2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/805/ind_19-2025.pdf</t>
   </si>
   <si>
     <t>PROPÕE A CRIAÇÃO  DE CALÇADAS, BLOQUETES E UM ESTACIONAMENTO ROTATIVO EM FRENTE AO CEMITÉRIO MUNICIPAL DE PRESIDENTE KENNEDY.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/896/ind_20-2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/896/ind_20-2025.pdf</t>
   </si>
   <si>
     <t>DE AUTORIA DO SENHOR VEREADOR GERALDO PEREIRA BARCELOS, SUGERINDO QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, AINSTALAÇÂO DE UMA TENDA FIXA OU REMOVIVEL DENTRO DO CEMITÈRIO MUNICIPAL,VISANDO PROPOCIONAR MAIOR CONFORTO E DIGNIDADE AS FAMILIAS E AMIGOS QUE ACOMPANHAM CERIMÔNIAS FÚNEBRES.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/</t>
   </si>
   <si>
     <t>DE AUTORIA DO SENHOR VEREADOR PAULO SERGIO, SUGERINDO QUESEJAM TOMADAS AS PROVIDENCIAS NECESSARIAS QUE, POR MEIO DO SETOR COMPETENTE, ENTRE EM CONTATO COM A ENERGISA AFIM DE VIABILIZAR A REGULARIZAÇÂO DO FORNECIMENTO DE ENEGIA ELETRICA PARA A RESIDÊNCIA DO SR. ELENILSON PEREIRA, LOCALIZADO NA RUA 9.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>AUTORIA DO SENHOR VEREADOR JOÂO GUALBERTO DE SOUSA, SUGERINDO QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSARIAS SOLICITANDO EM REGIME  DE URGENCIA, PEDIDO DE VISTA AO PROJETO DE LEI LEGISLATIVO Nº 001/2025 DE 27 DE JANEIRO DE 2025 QUE TRATA DO AUMENTO DO SUBSIDIO DO PREFEITO, VICE-PREFEITO E SECRETARIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/899/indicacao_23.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/899/indicacao_23.pdf</t>
   </si>
   <si>
     <t>DE AUTORIA O SENHOR VEREADOR GERALDO BARCELOS, SUGERINDO QUE SEJAM TOMADAS AS PROVIENCIAS NECESSARIAS PARA SOLICITAR A INSTALAÇÂO DE DOIS BANCOS EM FRENTE À UNIDADE DE SAÙDE ROSIRES DA COSTA COELHO.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/900/indicacao_24_.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/900/indicacao_24_.pdf</t>
   </si>
   <si>
     <t>DE AUTORIZA DO SENHOR VEREADOR GERALDO BARCELOS, SUGERINDO QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSARIAS PARA SOICITAR A INSTALAÇÂO DE TRÊS TENDAS PERMANENTES EM FRENTE AOS VESTIÀRIOS DO ESTÀDIO ELIAS ASSUNÇÂO, ESPECIFICAMENTE NA ÀREA DESTINADA AOS BANCOS DE RESERVAS.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/901/indicacao_25.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/901/indicacao_25.pdf</t>
   </si>
   <si>
     <t>DE AUTORIZA O SENHOR VEREADOR PAULO SERGIO, SUGERINDO QUE SEJAM TOMADAS AS PROVIDENCIAS NECESSARIAS PARA SOLICITAR REPAREÇÂO COM URGENCIA O BUEIRO QUE CEDEU NA ANTIGA BR-153, NA ESTRADA DO CEMITERIO, SENTIDO A PROPRIEDADE DO SENHOR ARNALDO BIÀS, PROXIMO A FAZENDA DA SENHORA DAIANE VASCONCELOS.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/902/indicacao_26.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/902/indicacao_26.pdf</t>
   </si>
   <si>
     <t>DE AUTORIA DO SENHOR VEREADOR PAULO SERGIO, SUGERINDO QUE SEJAM TOMADAS AS PROVIDENCIAS NECESSARIAS PARA SOLICITAR QUE SEJAM REALIZADAS MELHORIAS NAS ESTRADAS VICINAIS QUE DÃO ACESSO APROPRIEDADE DO SENHOR ADRIANO.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/903/indicacao_27.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/903/indicacao_27.pdf</t>
   </si>
   <si>
     <t>DE AUTORIA DO SENHOR VEREADOR PAULO SERGIO, SUGERINDO QUE SEJAM TOMADAS AS PROVIDENCIAS NECESSARIAS PARA SOLICITAR QUE SEJA REALIZADA A MANUTENÇÂO DAS ESTRADAS VICINAIS QUE DÂO ACESSO A PROPRIEADE DO SENHOR NILSON FREITAS, NA REGIÃO DO CAMPO ALEGRE, COM A PASSAGEM DE PATROLA PARA NIVELAMENTO E MELHORIA DAS CONDIÇOES DE TRAFEGO.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_28.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_28.pdf</t>
   </si>
   <si>
     <t>DE AUTORIA DO SENHOR VEREADOR DIVINO DE SOUZA, SOLICITA AUMENTO SALARIAL AOS GARIS DE PRESIDENTE KENNEDY.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/904/indicacao_29.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/904/indicacao_29.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE SEJAM TOMADAS AS PROVIDENCIAS NECESSARIAS PARA SOLICITAR O ALINHAMENTO DAS REDES ELETRICAS.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/905/indicacao_30_.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/905/indicacao_30_.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE SEJAM TOMADAS AS PROVIDENCIAS NECESSARIAS PARA SOLICITAR O ALINHAMENTO DE REDES ELETRICAS.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/957/33o__indicacao_2025_-_eralton_.doc</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/957/33o__indicacao_2025_-_eralton_.doc</t>
   </si>
   <si>
     <t>SUGERINDO QUE SEJAM TOMADAS AS PROVIDENCIAS NECESSARIAS PARA SOLICITAR A DOAÇÂO DO PREDIO FUNDEK PARA A NOVA INSTALAÇÂO DA CAMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/958/34o__indicacao_2025_-_eralton_.doc</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/958/34o__indicacao_2025_-_eralton_.doc</t>
   </si>
   <si>
     <t>SUGERINDO QUE SEJAM TOMADAS AS PROVIDENCIAS NECESSARIAS PARA SOLICITAR A CONSTRUÇÂO DE DUAS CACIMBAS PARA USO DE GADO DO SR. ADÃO RODRIGUES, NA REGIÂO DO CAMPO ALEGRE.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/959/35o__indicacao_2025_-_rogerio_coelho__.doc</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/959/35o__indicacao_2025_-_rogerio_coelho__.doc</t>
   </si>
   <si>
     <t>EM NOME DO VEREADOR  ROGERIO COELHO DA COSTA JUNIOR SEGERINDO QUE SEJAM TOMADAS AS PROVIDENCIAS NECESSARIAS PARA SOLICITAR A REALIZAÇÂO DA LIMPEZA URBANA NO SETOR BELA VISTA.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/960/36o__indicacao_2025_-_eralton_.doc</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/960/36o__indicacao_2025_-_eralton_.doc</t>
   </si>
   <si>
     <t>EM NOME DO VEREADOR GERALDO BARCELOS SUGERINDO QUE SEJAM TOMADAS AS PROVIDENCIAS NECESSARIAS PARA SOLICITAR A TROCA DE PRANCHAS DE MADEIRA DA PONTE PROXIMA A CHACARA BEM-TE-VI NO ASSENTAMENTO BARRO PRETO.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/961/37o__indicacao_2025_-_eralton_.doc</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/961/37o__indicacao_2025_-_eralton_.doc</t>
   </si>
   <si>
     <t>EM NOME DO VEREADOR GERALDO BARCELOS SEGERINDO QUE SEJAM TOMADAS AS PROVIDENCIAS NECESSARIAS PARA SOLICITAR A CONSTRUÇÂO DE GALERIA OU BUEIRO NO ASSENTAENTO BARRO.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>DE AUTORIA DO SENHOR VEREADOR ERALTON PIRES, SUGERINDO QUE SEJAM TOMADAS AS PROVIDENCIAS NECESSARIAS PARA SOLICITAR ALTERAÇÂO DO TIPO DE SERVIÇO DE RECAPEAMENTO PARA CASCALHAMENTO E MELHORAMENTO DA ESTRADA VICINAL QUE DA ACESSO A FAZENDA DUAS IRMÂ.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/963/indicacao_39.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/963/indicacao_39.pdf</t>
   </si>
   <si>
     <t>DE AUTORIA DO SENHOR VEREADOR PAULO SERGIO BONILHA, SUGERINDO QUE SEJAM TOMADAS AS PROVIDENCIAS NECESSARIAS PARA SOLICITAR A LIBERAÇÂO DO USO DE ÔNIBUS DO TRANPORTE MUNICIPAL PARA FINS COMUNITARIOS, COMO PARTICIPAÇÂO EM EVENTOS ESPORTIVOS (FUTEBOL), RELIGIOSOS (IGREJAS, CULTOS), E OUTRAS ATIVIDADES SOCIAIS, DESDE QUE O GRUPO INTERESSADO SE RESPONSABILIZE PELO PAGAMENTO DO MOTORISTA, E O PAGAMENTO DO MOTORISTA.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/968/indicacao_40.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/968/indicacao_40.pdf</t>
   </si>
   <si>
     <t>DE Autoria do senhor vereador João Gualberto de Sousa, sugerindo que sejam tomadas as providencias necessarias para solicitar conceder Auxilio Financeiro aos atletas amadores ou profissionais que participarem de eventos esportivos representando o municipio de Presidente Kennedy, bem como as pessoas fisicas, assocoaçoes e ligas desportivas que realizarem eventos esportivos no municipio.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/970/indicacao_41.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/970/indicacao_41.pdf</t>
   </si>
   <si>
     <t>De autoria do senhor vereador João Gualberto de Sousa, sugerindo que sejam tomadas as providencias para solicitar o conserto dos refletores dos postes localizados no final da CECOPEK.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/972/indicacao_43.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/972/indicacao_43.pdf</t>
   </si>
   <si>
     <t>De autoria do senhor vereador Paulo Sergio Fiorini Bonilha, sugerindo que sejam tomadas as providencias necessarias para solicitar a necessidade de liberaçao de maquinas, trator e caminhao para atendimento as demandas de melhorias nosw acessos internos das propriedades rurais do municipios.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/975/indicacao_44.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/975/indicacao_44.pdf</t>
   </si>
   <si>
     <t>Em nome do vereador Rogerio Mebdonça, sugerindo que sejam tomadas as providencias necessarias para solicitar a reforma da ponte na regiao do Campo Alegre.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/977/indicacao_45.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/977/indicacao_45.pdf</t>
   </si>
   <si>
     <t>Em nome do senhor vereador Rogerio Mendonça, sugerindo que sejam tomadas as providencias necessarias para solicitar a iluminaçâo na rua Julhy, no Setor Aeroporto.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/980/indicacao_46.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/980/indicacao_46.pdf</t>
   </si>
   <si>
     <t>Em nome do vereador Joâo Gualberto de Sousa, sugerindo que sejam tomadas as providencias necessarias para solicitar a necessidade de reajuste salarial para duas fisioterapeutas que atuam na Unidade basica de saude (UBS) de Presidente Kennedy.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/985/indicacao_47.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/985/indicacao_47.pdf</t>
   </si>
   <si>
     <t>em nome do vereador Joâo Gualberto de Sousa, para solicitar ao chefe do poder Executivo Munocipal que proceda com reajuste salarial aos garis do municipio de Presidente Kennedy, bem como reajuste salarial aos motoristas ou a criaçao do Plano de cargos, correiras e Remuneraçâo (PCCR) especifico para a categoria.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>em nome do senhor vereador Joâo Gualberto de Sousa, solicitarao executivo municipal a continuidadedo pagamento do salario referente ao mês de Julho aos monitores escolares da rede municipal de ensino, referente ao mês de Julho.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/992/indicacao_49.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/992/indicacao_49.pdf</t>
   </si>
   <si>
     <t>Em nome do senhor vereador Rogerio Mendonça para solicitar que o executivo municipal providencie a implantaçao de um sistema de irrigaçao no campo de futebol Elias Assunçâo BODÂO e realize a remoção de uma caixa D àgua atualmente desativada no espaço da CECOPEK, para que esta seja instalada no estadio.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/995/indicacao_50.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/995/indicacao_50.pdf</t>
   </si>
   <si>
     <t>Em nome do vereador Rogerio Mendonça para solicitar que seja realizada cum urgencia a manutençao da iluminaçao do campo de futebol Elias Assunçao BODÂO, com substituiçao dos refletores queimados. Atualmente,10 refletores encontrem - se inoperantes.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/998/indicacao_51.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/998/indicacao_51.pdf</t>
   </si>
   <si>
     <t>Em nome do vereador Rogerio Coelho da Costa Junior, sugerindo que sejam tomadas as providencias necessarias para solicitar o reparo bueiro localizado na esquina da rua 20 com a rua 11, com a localizaçâo de pedras adequadas no entorno da estrutura.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1179/indicacao_52.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1179/indicacao_52.pdf</t>
   </si>
   <si>
     <t>De autoria do vereador Joao Gualberto de Sousa: Sugerindo que sejam tomadas as providencias necessarias que, por meio de secretaria municipal de limpeza Urbana, seja determinada a notificaçao ao supermercado Lemos para que remova a lixeira atualmente localizada em frente a CECOPEK e a realoque para a frente de seu proprio estabelecimento comercial. ou trocar por outra lixeira com tampa.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1180/indicacao_53.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1180/indicacao_53.pdf</t>
   </si>
   <si>
     <t>De autoria do vereador Joao Gualberto de Sousa: Sugerindo que sejam tomadas as providencias neessarias que, para a instalaçao de um redutor de velocidade (Quebra- molas) na via conhecida como passarela dos desapegos, situada entre a antiga Farmacia do Baiano e o supermercado Lemos.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>De autoria ao senhor vereador Joao Gualberto de Sousa: sugerindo que sejam tomadas as providencias necessarias para secretaria municipal de infraestrutura, a solicitaçao para que seja retomada com urgencia a construçao da quadra de area no setor Bela Vista, cuja  obra encontra- se paralisada ha mais de sete meses.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1182/indicacao_55.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1182/indicacao_55.pdf</t>
   </si>
   <si>
     <t>De autoria do vereador Rogerio Coelho da Costa Junior: sugerindo que sejam tomadas as providencias necessarias para viabilizar o aumento salarial dos motoristas que atuam em todas as areas da administraçao publica municipal.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1183/indicacao_56.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1183/indicacao_56.pdf</t>
   </si>
   <si>
     <t>De autoria ao do senhor vereador Rogerio Coelho da Costa Junior: sugerindo que sejam tomadas as providencias que etude a velocidade de instituir Auxilio Alimentaçao aos servidores publicos pertecentes ao quadro geral do municipio, como forma de complementar a renda mensal e garantir melhores condiçoes de substancia.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1184/indicacao_57.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1184/indicacao_57.pdf</t>
   </si>
   <si>
     <t>De autoria do vereador Geraldo Pereira Barcelos: sugerindo que seja tomada as providencias necessarias para a contrataçao de um medico para aumento no periodo noturno, de segunda a quinta- feira, na unidade de saude do municipio.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1423/indicacao_58.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1423/indicacao_58.pdf</t>
   </si>
   <si>
     <t>De autoria ao senhor vereador Joâo Gualberto de Sousa, solicitando providencias quanto a permanencia da  rua Antonio Barbosa com a Avenida Jose Francisco de Araujo ou, alternatimavente, com a rodivia TO, de modo a garantir melhor fluidez no trafego urbano e facilitar oacesso dos moradores daquela localidade.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1198/59o__indicacao_2025_-_joao_gualberto.doc</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1198/59o__indicacao_2025_-_joao_gualberto.doc</t>
   </si>
   <si>
     <t>De autoria do vereador Joao Gualberto de Sousa: sugerindo que sejam tomadas as providencias necessarias, solicitando a limpeza da rua Lazaro Francisco de Oliveira, e a pavimentaçao da mesma rua Lazaro Francisco de Oliveira.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1202/60o__indicacao_2025_-_joao_gualberto.doc</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1202/60o__indicacao_2025_-_joao_gualberto.doc</t>
   </si>
   <si>
     <t>De autoria do vereador Joao Gualberto de Sousa: sugerindo que sejam tomadas as providencias necessarias, solicitando ao gestor a retirada da fechada de concreto da CECOPEK do lado do predio da energisa que fica em frente a secretaria de limpeza publica.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1208/61o__indicacao_2025_-_joao_gualberto.doc</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1208/61o__indicacao_2025_-_joao_gualberto.doc</t>
   </si>
   <si>
     <t>De autoria do vereador Joao Gualberto de Sousa: solicitando ao executivo municipal que notifique a empresa responsavel pela execuçao do serviço de aguas pluviais, em razao da ausencia de tampas nos buracos de escoamento, ocasionando risco a segurança.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1209/62o__indicacao_2025_-_junin.doc</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1209/62o__indicacao_2025_-_junin.doc</t>
   </si>
   <si>
     <t>De autoria do vereador Rogerio Coelho da Costa Junior, sugerindo que sejam tomadas as providencias necessarias, indica ao chefe do pode executivo municipal que sejam tomadas as providencias necessarias para a realizaçao da reforma da ponte sobre o rio Tucum, situada na regiao do campo Alegre.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1424/indicacao_64.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1424/indicacao_64.pdf</t>
   </si>
   <si>
     <t>De autoria da presidente Preta Martins- indica ao excelentissimo senhor Prefeito Municipal de Presidente Kennedy- TO quje seja concedido adicional noturno a todos os servidores publicos municipais quje trabalhamno periodo noturno, abragendo todo o quadro geral de funcionarios contratados.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1543/ind._70-2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1543/ind._70-2025.pdf</t>
   </si>
   <si>
     <t>DE AUTORIA DO VEREADOR DEUSIVAN FERNANDES, SUGERINDO QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS NOS TERMOS REGIMENAIS E APÓS OUVIDA A SOBERANA MANIFESTAÇÃO DO PLENÁRIO, SOLICITANDO PROVIDÊNCIAS QUANTO VIABILIZAR A CONTRATAÇÃO DE DOIS (02) GARIS PARA A EXECUÇÃO DOS SERVIÇOS DE LIMPEZA PÚBLICA NO SETOR AEROPORTO.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1545/ind._71-2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1545/ind._71-2025.pdf</t>
   </si>
   <si>
     <t>DE AUTORIA DO VEREADOR JOÃO GUALBERTO DE SOUSA, SUGERINDO QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A SECRETARIA MUNICIPAL DE INFRAESTRUTURA, A SOLICITAÇÃO PARA QUE SEJARETOMADA COM URGÊNCIA A CONSTRUÇÃO DA QUADRA DE AREIA NO SETOR BELA VISTA, CUJA OBRA ENCONTRA-SE PARALISADA.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1548/ind._72-2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1548/ind._72-2025.pdf</t>
   </si>
   <si>
     <t>DE AUTORIA DO VEREADOR JOÃO GUALBERTO DE SOUSA, SUGERINDO QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE MANTENHA E APOIE A REALIZAÇÃO ANUAL DO EVENTO DO DIA DO EVANGÉLICO NESTA MUNICIPALIDADE, GARANTINDO RECURSOS E ESTRUTURA NECESSÁRIOS PARA SUA EXECUÇÃO.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1552/ind._73-2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1552/ind._73-2025.pdf</t>
   </si>
   <si>
     <t>DE AUTORIA DO VEREADOR JOÃO GUALBERTO DE SOUSA, SUGERINDO QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, INDICA QUE SEJA ENCAMINHADA AO EXECUTIVO MUNICIPAL A SOLICITAÇÃO DE INSTALAÇÃO DE REFLETORES NO CAMPO SOCIETY DO SETOR AEROPORTO, A FIM DE PROPORCIONAR MAIOR SEGURANÇA E AMPLIAR A POSSIBILIDADE DE USO DO ESPAÇO DURANTE O PERIODO NOTURNO.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1555/ind._74-2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1555/ind._74-2025.pdf</t>
   </si>
   <si>
     <t>DE AUTORIA DO VEREADOR JOÃO GUALBERO DE SOUSA, SUGERINDO QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, INDICO QUE SEJA ENCAMINHADA AO EXECUTIVO MUNICIPAL A SOLICITAÇÃO DE UM AUMENTO DE 26% NO SALÁRIO-MINIMO  VIGENTE DOS MOTORISTAS MUNICIPAIS, COM BASE NAS CONDICÕES ACIMA MENCIONADAS, A FIM DE PROPORCIONAR UMA NUMERAÇÃO MAIS JUSTA E ADEQUADA PARA O DESEMPENHO DE SUAS FUNCÕES.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1557/ind._75-2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1557/ind._75-2025.pdf</t>
   </si>
   <si>
     <t>DE AUTORIA DO VEREADOR PAULO SÉRGIO BONILHA, SUGERINDO QUE SEJAM TOMADAS AS PROVIDÊNCIA NECESSÁRIAS, A SOLICITAÇÃO DE QUE SEJAM IMPLEMENTADAS FOLGAS REGULARES PARA OS MOTORISTAS MUNICIPAIS, ESPECIALMENTE AQUELES QUE TRABALHAM AOS FINAIS DE SEMANA, GARANTINDO QUE POSSAM DESCANSAR ADEQUADAMENTE E PASSAR TEMPO COM SUAS FAMILIAS.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1561/ind._76-2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1561/ind._76-2025.pdf</t>
   </si>
   <si>
     <t>DE AUTORIA DO VEREADOR ROGÉRIO COELHO DA COSTA JUNIOR, SUGERINDO QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, Á SOLICITAÇÃO DE  FECHAMENTO DA PISTA DE AVIÕES NO SETOR AEROPORTO, VISANDO IMPEDIR O ACESSO INDEVIDO E EVITAR  PRÁTICAS IRREGULARES QUE AFETAM A PAZ E A SEGURANÇA DA POPULAÇÃO. E A INSTALAÇÃO DE UM QUEBRA-MOLAS NA AVENIDA BERNARDO SAYÃO, EM FRENTE Á RESIDÊNCIA  DO SR. ADELSON DO TRATOR, A FIM DE REDUZIR A VELOCIDADE DOS VEICULOS E AUMENTAR A SEGURANÇA DOS PEDESTRES E MOTORISTAS.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1564/ind_77.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1564/ind_77.pdf</t>
   </si>
   <si>
     <t>DE AUTORIA DO VEREADOR DEUSIVAN FERNANDES, SUGERINDO QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, QUE DETERMINE AO SETOR COMPETENTE DA PREFEITURA A CONTRUÇÃO DA CALÇADA NA RUA QUE PASSA EM FRENTE Á  CASA DO SR. RAIMUNDO BROCA E DA SR. ANA LÚCIA.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1567/ind_78.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1567/ind_78.pdf</t>
   </si>
   <si>
     <t>DE AUTORIA DO VEREADOR JOÃO GUALBERTO DE SOUSA, SUGERINDO QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A SOLICITAR AO PODER EXECUTIVO MUNICIPAL A AMPLIAÇÃO DO USO DO ÔNIBUS DA SECRETARIA DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1568/ind_79.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1568/ind_79.pdf</t>
   </si>
   <si>
     <t>DE AUTORIA DO VEREADOR JUNIOR POP, SUGERINDO QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, SOLICITA A REFORMA DA PONTE DO CÓRREGO TUCUM, NA REGIÃO DO CAMPO ALEGRE.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1570/ind_80.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1570/ind_80.pdf</t>
   </si>
   <si>
     <t>DE AUTORIA DO VEREADOR ERALTON PIRES, SOLICITANDO AO EXECUTIVO MUNICIPAL A RECUPERAÇÃO DAS ESTRADAS VICINAIS ÁS MARGENS DA TO 239.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1574/ind_81.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1574/ind_81.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, SOLICITA A CONSTRUÇÃO DE MEIO-FIOS NA AVENIDA BERNARDO SAYÃO E NA RUA ADÃO VIEIRA.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1575/ind_82.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1575/ind_82.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, SOLICITA A AMPLIAÇÃO DE BUEIRO NA AVENIDA TOCANTINS, EM FRENTE Á RESIDÊNCIA DA SR. VALDEREZ.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1576/ind_83.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1576/ind_83.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUTORIZAÇÃO PARA ABERTURA DE UMA VIA RURAL  COM 7 METROS DE LARGURA OU, ALTERNATIVAMENTE, SEIS (06) ABERTURA DE ACESSO NA RODOVIA TO-239, A FIM DE GARANTIR O ACESSO DOS CHACAREIROS E PEQUENOS PRODUTORES RURAIS ÁS SUAS PROPRIEDADES LOCALIZADAS ÁS MARGENS DA RODOVIA , NO MUNICIPIO DE PRESIDENTE KENNEDY-TO</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1813/ind_n85.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1813/ind_n85.pdf</t>
   </si>
   <si>
     <t>DE AUTORIA DO VEREADOR ERALTON PIRES, SUGERINDO QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, QUE SEJA REALIZADA A TROCA DAS LÂMPADAS QUEIMADAS NA PRAÇA MARIA DAS ABRANTES, BEM COM A INSTALAÇÃO DE UM POSTE COM ILUMINAÇÃO NA ÁREA DE EMBARQUE E DESEMBARQUE DE PASSAGEIROS NO SETOR BELA VISTA.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1814/ind_n86.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1814/ind_n86.pdf</t>
   </si>
   <si>
     <t>DE AUTORIA DO VEREADOR GERALDO BARCELOS, QUE SEJA REALIZADA A ABERTURA E O ALINHAMENTO DA ESQUINA ENTRE A RUA JULLY E A RUA BERNARDO SAYÃO, COM A RETIRADA DE APROXIMADAMENTE 2 (DOIS) METROS NA LATERAL DIREITA DA VIA, A FIM DE PERMITIR MELHOR PASSAGEM DE VEICULOS, ESPECIALMENTE OS DE GRANDE PORTE.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1815/ind_n87.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1815/ind_n87.pdf</t>
   </si>
   <si>
     <t>DE AUTORIA DO VEREADOR JOÃO GUALBERTO DE SOUSA, SUGERINDO QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, A CONSTRUÇÃO DE MEIO-FIOS NA AVENIDA BERNARDO SAYÃO, EM FRENTE Á CASA Nº1050-EXTREMA URGÊNCIA.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1816/ind_n88.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1816/ind_n88.pdf</t>
   </si>
   <si>
     <t>DE AUTORIA DO VEREADOR GERALDO BARCELOS, SUGERINDO QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, PARA REALIZAÇÃO DE CASTRAÇÃO GRATUITA  DE CÃES E GATOS E CRIAÇÃO DO ´´DIA D´´ DE COLETA DE SANGUE ANIMAL DO MUNICIPIO.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1851/ind_n89.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1851/ind_n89.pdf</t>
   </si>
   <si>
     <t>DE AUTORIA DO VEREADOR DEUSIVAN FERNANDES SOUZA LUIZ, SOLICITA QUE O PREFEITO MUNICIPAL DETERMINE O USO DE CARRO DE SOM PARA CONSCIENTIZAÇÃO DOS PROPRIETÁRIOS DE ANIMAIS SOLTOS NAS VIAS PÚNLICAS.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1853/ind_n90.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1853/ind_n90.pdf</t>
   </si>
   <si>
     <t>DE AUTORIA DO VEREADOR JOÃO GUALBERTO DE SOUSA, DISPÕE SOBRE A INSTALAÇÃO DE UMA COBERTURA ENTRE A SALA DE RAIO-X E A SALA DE RECEPÇÃO NA UNIDADE BÁSICA (UBS) DO MUNICIPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1882/ind_92.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1882/ind_92.pdf</t>
   </si>
   <si>
     <t>que seja viabilizada a concessão de viagens gratuitas para pacientes que necessitem realizar consultas, exames ou tratamentos particulares em outras cidades, mediante solicitação médica e comprovação de plano de saúde ou pagamento particular, utilizando-se de ambulâncias ou veículos de transporte sanitário, sem ônus ao município.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1883/ind_93.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1883/ind_93.pdf</t>
   </si>
   <si>
     <t>que seja realizada a implantação da rede de águas pluviais no início da Rua João Pires de Castro, desde a esquina da TO até o ponto conhecido como “Pau da Mentira”.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1884/ind_94.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1884/ind_94.pdf</t>
   </si>
   <si>
     <t>que determine à Fiscal de Obras do Município que notifique a empresa responsável pela obra da Escola Raimundo Barbosa para que repare o dano no telhado, visto que, durante as chuvas, o local está molhando e apresentando goteiras, ocasionando transtornos no ambiente escolar.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1885/ind_95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1885/ind_95.pdf</t>
   </si>
   <si>
     <t>que seja realizada a distribuição de agasalhos para todas as crianças da rede municipal de ensino, com prioridade para os alunos da zona rural, bem como para os estudantes da Escola Raimundo Barbosa e da Creche Municipal.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER CCJ</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/808/pll_ccj_01-2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/808/pll_ccj_01-2025.pdf</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE A ALTERAÇÂO DO ARTIGO 18, INCISO III, DA LEI ORGÂNICA MUNICIPAL DE PRESIDENTE KENNEDY, TOCANTINS, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/810/pll_ccj_2.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/810/pll_ccj_2.pdf</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE A FIXAÇÂO DOS SUBSÌDIOS DO PREFEITO, VICE- PREFEITO E SECRETÀRIOS DO MUNICIPIO DE PRESIDENTE KENNEDY-TO, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1014/ccj_pll_03.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1014/ccj_pll_03.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre a concessâo de diarias no ambito da camara municipal de Presidente Kennedy - TO e da outras providencias.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/811/ccj_04-2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/811/ccj_04-2025.pdf</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE AS MUDANÇA DAS CORES DA BANDEIRA DO MUNICIPIO DE PREDIDENTE KENNEDY-TO, ESTABELECENDO AS CORESORIGINAIS A DÀ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/812/ccj_05-2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/812/ccj_05-2025.pdf</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE A CONCESSÃO DE UNIFORMES ESCOLARES AOS ALUNOS DA REDE PÚBLICA DE ENSINO NAS UNIADES ESCOLARES DA EDUCAÇÃO BÁSICA DA REDE MUNICIPAL E ENSINO DE PRESIDENTE KENNEDY E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>Dispoe sobre as diarias de viagem da administraçâo direta e indireta concedidas como indenizaçâo aos agentes publicos municipais a serviço ou no interesse do municipio de Presidente Kennedy.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1012/ccj_pl_9.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1012/ccj_pl_9.pdf</t>
   </si>
   <si>
     <t>Institui no ambito do municipio de Presidente Kennedy - TO, o programa de desempenho da atenção primaria a saude - APS, nos termos da portaria GM/MS nº 3.493,de 10 de abril de 2024, do ministerio da saude, e adota outras providencias.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/928/ccj_01.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/928/ccj_01.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a repassar aos Agentes Comunitários de Saúde ACS – aos Agentes de Combate às Endemias ACE – 40% do incentivo financeiro adicional, exercício 2025, e, dá outras providências.''</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/930/ccj_02_2.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/930/ccj_02_2.pdf</t>
   </si>
   <si>
     <t>CRIAR CARGO EFETIVO E ALTERA A QUANTIDADE DE VAGAS DO CARGO EFERIVO PREVISTOS NO ANEXO II DA LEI 853/2021, E AUTORIZA CONTRATAÇÂO TEMPORARIA EM CARATER EXCEPCIONAL E TEMPORARIO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA</t>
   </si>
   <si>
     <t>Emenda a lei organica municipal dispoes sobe alteraçao do inciso II do artigo 83 da Lei Organica Municipal de Preidente Kennedy - TO, adota outras providencias.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1421/projeto_emenda_n_02.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1421/projeto_emenda_n_02.pdf</t>
   </si>
   <si>
     <t>Altera a art. 156 da Lei Organica do municipio de Presidente Kennedy, conforme especifica.</t>
   </si>
   <si>
+    <t>2119</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI COMPLEMENTAR</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/2119/lei_complementar_n970-2025.pdf</t>
+  </si>
+  <si>
+    <t>DISPOE SOBRE A CRIACAO DA BRIGADA MUNICIPAL DE INCENDIO E PREVENCAO DE DESAASTRES NO MUNICIPIO DE PRESIDENTE KENNEDY TO E DA OUTRAS PROVIDENCIAS</t>
+  </si>
+  <si>
+    <t>2118</t>
+  </si>
+  <si>
+    <t>971</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/2118/rei_complementa_n971-2025.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL N853.2021 PARA AMPLIAR O NUMERO DE CARGAS  EFETIVOS DE PEDREIRO E AUTORIZA A CONTRACAO TEMPOORARIA POR EXCEPCIONAL DE PRESIDENTE KENNDY TO</t>
+  </si>
+  <si>
     <t>925</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/925/pl_01_acs.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/925/pl_01_acs.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR AOS COMUNITÁRIOS DE SAÙDE ACS - AOS AGENTES DE COMBATES AS ENDEMIAS ACE - 40% DO INCENTIVO FINANCEIRO ADICIONAL, EXERCICIO 2025, E, DÀ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/926/pl_2_psicologo.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/926/pl_2_psicologo.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO EFETIVO E ALTERA A QUANTIDADE DE VAGAS DO CARGO EFETIVO PREVISTOS NO ANEXO II DA LEI 853/2021, E AUTORIZA CONTRATAÇÂO TEMPORARIA EM CARATER EXCEPCIONAL E TEMPORARIO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÂO DA SECRETARIA MUNICIPAL DA MULHER DE PRESIDENTE KENNEDY-TO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/787/pl_4.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/787/pl_4.pdf</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE A MUDANÇA DAS CORES DA BANDEIRA DO MUNICIPIO DE PRESIDENTE KENNEDY-TO, ESTABELECENDO AS CORES ORIGINAIS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/788/pl_05.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/788/pl_05.pdf</t>
   </si>
   <si>
     <t>QUE DESPÕE SOBRE A CONCESSÃO DE UNIFORMES ESCOLARES AOS ALUNOS DA REDE PUBLICA DE ENSINO NAS UNIDADES ESCOLARES DA EDUCAÇÃO BASICA DA REDE MUNICIPAL DE ENSINO DE PRESIDENTE KENNEDY E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>DISPOE SOBRE ABERTURA DE CRÈDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO NO VALOR DE 73.722,27 (SETENTA E TRES MIL SETECENTOS E VINTE E DOIS REAIS E SETE CENTAVOS) E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1016/pl_07_diarias.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1016/pl_07_diarias.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre as diarias de viagem da administraçâo direta e indireta concedidas como indenizaçao aos agentes publicos municipais a serviço ou a interesse do municipio de Presidente Kennedy -TO</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1004/pl_09_aps.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1004/pl_09_aps.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do municipio de Presidente Kennedy - TO o programa de desempenho da atençao primaria a saude - aps, nos termos da portaria GM/MS nº 3.493, de 10de abril de 2024, do ministerio da saude e da outras providencias .</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1018/pl_10_ldo.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1018/pl_10_ldo.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre as diretrizes gerais para a elaboraçao da Lei orçamentaria de 2026 (Ano referencia de 2025) e da outras providencias.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1007/pl_01_acs.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1007/pl_01_acs.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a repassar aos agentes comunitarios de saude ACS - aos agentes de combate as endemias ACE - 40% do incentivo financeiro adicional, exercicio 2025, e da outras providencias.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1651/pl_14_ppa.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1651/pl_14_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERIDO DE 2026|2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1652/pl_15_loa.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1652/pl_15_loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DE ORÇAMENTO ANUAL DO MUNICIPIO DE PRESIDENTE KENNEDY, PARA O EXERCICIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1577/pl._17-2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1577/pl._17-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI  Nº 785. DE 24 DE NOVEMBRO DE 2015, QUE DISPÕE SOBRE SERVIÇOS FUNERÁRIOS E DE CEMITÉRIOS PÚBLICOS E PARTICULARES  NO MUNICIPIO DE PRESIDENTE KENNDEDY.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1578/pl._19-2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1578/pl._19-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLITICA MUNICIPAL DA PESSOA COM DEFICIÊNCIA NO MUNICIPIO DE PRESIDENTE KENNEDY-TO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1579/pl._20-2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1579/pl._20-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO DA VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO , APROVADO POR MEIO DA LEI Nº 778, DE JUNHO DE 2015.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1581/pl_21_credito_adc.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1581/pl_21_credito_adc.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO NO VALOR DE R$ 55.675,07 (CINQUENTA E CINCO MIL SEISCENTOS E SETENTA E CINCO REAIS E SETE CENTAVOS) E DÁ OUTRAS PROVIDÊNICAS.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1580/pl_22_vigilancia_s.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1580/pl_22_vigilancia_s.pdf</t>
   </si>
   <si>
     <t>DISPÕE SORE A CRIAÇÃO DO SERVIÇO MUNICIPAL DE VIGILÂNCIA SANITÁRIA , E DA OUTRAS PROVIDÊNICAS.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1886/pl_n23.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1886/pl_n23.pdf</t>
   </si>
   <si>
     <t>Institui o Serviço de Acolhimento em Família Acolhedora, no âmbito do Sistema Único de Assistência Social do Município de Presidente Kennedy, e dá outras providências.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1887/pl_n24_-_municipal.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1887/pl_n24_-_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Conselho Municipal dos Direitos da Mulher – CMDM e do Fundo Municipal dos Direitos da Mulher – FMDM no Município de Presidente Kennedy-TO e dá outras providências.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1888/pl_n25.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1888/pl_n25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE BENEFÍCIOS EVENTUAIS NO ÂMBITO DA POLÍTICA MUNICIPAL DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE PRESIDENTE KENNEDY – TO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
+    <t>1974</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1974/pl.26-2025.pdf</t>
+  </si>
+  <si>
+    <t>REVOGA A LEI N. 959-2025, DE 24 DE FEVEREIRO DE 2025, QUE DISPÕE SOBRE A FIXAÇÃO DOS SUBSIDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS DO MUNICIPIO DE PRESIDENTE KENNEDY-TO, LEGISLATURA 2025 E ANOS SEGUINTES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1975</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1975/pl_27-2025.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR AOS AGENTES COMUNITÁRIOS DE SAÚDE ACS-AOS AGENTES DE COMBATE ÁS ENDEMIAS ACE-40% DO INCETIVO FINANCEIRO ADICIONAL, EXERCICIO 2025, E, DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
     <t>1005</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>Revoga a resoluçâo nº 02/2023, de 17de maio de 2023, que dispoe sobre concessao de diarias a agentes politicos e servidores, outras providencias.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1419/resolucao_2.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1419/resolucao_2.pdf</t>
   </si>
   <si>
     <t>Institui o novo Brazâo da camara municipal de Presidente Kennedy-TO, e da outras providencias.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1871/pl_n4_-_resolucao.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1871/pl_n4_-_resolucao.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIÁRIO OFICIAL ELETRONICO DA CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY, ESTADO DO TOCANTINS, COMO MEIO OFICIAL DE COMUNICAÇÃO PUBLICIDADE E DIVULGAÇÃO DOS ATOS DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1019/req._registro_01.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1019/req._registro_01.pdf</t>
   </si>
   <si>
     <t>EM ATENDIMENTO AO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY/TO, REQUEREMOS POR MEIO DESTE O REGISTRO DA CHAPA, QUE CONCORRERÁ À ELEIÇÃO DA MESA DIRETORA DA CÂMARA MUNICIPAL PARA BIÊNIO 2025/2026, CUJOS MEMBROS CONSTAM DA RELAÇÃO A SEGUIR.</t>
   </si>
   <si>
+    <t>1973</t>
+  </si>
+  <si>
+    <t>VETO</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1973/veto._onibus_01-2025.pdf</t>
+  </si>
+  <si>
+    <t>QUE `´ALTERA A REDAÇÃO DA LEI MUNICIPAL N. 723-2013 , QUE DISPÕE O TRANSPORTE ESCOLAR UNIVERSITÁRIO GRATUITO.</t>
+  </si>
+  <si>
     <t>809</t>
   </si>
   <si>
     <t>PARECER CFOAP</t>
   </si>
   <si>
     <t>QUE DISPÔE SOBRE A ALTERAÇÂO DO ARTIGO 18, III, DA LEI ORGÂNICA MNICIPAL DE PRESIDENTE KENNEDY,TOCANTINS, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/814/pll_ccj_2.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/814/pll_ccj_2.pdf</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBREA FIXAÇÂO DOS SUBSIDIOS DOS PREFEITO E SECRETARIOS DO MUNICIPIOS DE PREDIDENTE KENNEDY-TO, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>Dispoe sobre a concessao de diarias no ambito da camara municipal de Presidente Kennedy - TO e da outras providencias.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/813/cfoap_05-2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/813/cfoap_05-2025.pdf</t>
   </si>
   <si>
     <t>QUE DISPÔE SOBRE A CONCESSÃO DE UNIFORMES ESCOLARES AOS ALUNOS DA REDE PUBLICA DE ENSINO NAS UNIDADES ESCOLARES DA EDUCAÇÃO BÁSICA DA REDE MUNICIPAL DE ENSINO DE PRESIDENTE KENNEDY E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1011/cfoap_pl_07.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1011/cfoap_pl_07.pdf</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1013/cfoap_pl_9.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1013/cfoap_pl_9.pdf</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a repassar aos Agentes Comunitários de Saúde – ACS – e aos Agentes de Combate às Endemias – ACE – 40% do incentivo financeiro adicional, exercício 2025, e dá outras providências."</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1008/cfoap_01.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1008/cfoap_01.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a repassar aos agentes comunitarios de saude ACS - e aos agentes de combate as endemias -ACE - 40% do incentivo financeiro adicional, exercicio 2024, e da outras providencias.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/931/cfoap_02.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/931/cfoap_02.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO EFETIVO E ALTERA A QUANTIDADE DE VAGAS DO CARGO EFETIVO PREVISTOS NO ANEXO II DA LEI 853/2021, AUTORIZA CONTRATAÇÂO TEMPORARIA EM CARATER EXCEPCIONAL E TEMPORARIO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1009/cfoap_02.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1009/cfoap_02.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a repassar aos agentes comunitarios da saude - ACS - e aos agentes combate as endemias - ACE - 40% do incentivo financeiro adicional, exercicio 2024, e da outras providencias.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/785/pll_01_lei_organica.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/785/pll_01_lei_organica.pdf</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 18, INCISO III DA LEI ORGÂNICA MUNICIPAL DE PRESIDENTE KENNEDY, TOCANTINS, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/786/pll_02_subsideo.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/786/pll_02_subsideo.pdf</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE A FIXAÇAO DOS SUBSIDIOS DO PREFEITO, VICE-PREFEITO E SECRETARIOS DO MUNICIPIO DE PRESIDENTE KENNEDY-TO, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1017/pll_03_diarias_camara.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1017/pll_03_diarias_camara.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre a concessao de diarias no ambito da camara municipal de Presidente Kennedy TO e da outras providencias.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1416/pll._04-2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1416/pll._04-2025.pdf</t>
   </si>
   <si>
     <t>Da nova redação a dispositivos da Lei nº 899/2023 de 14 de Abril de 20239 ( codigo de obras e edificaçoes- COE), e da outras providencias.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1165/pll_05_revoga_a_lei.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1165/pll_05_revoga_a_lei.pdf</t>
   </si>
   <si>
     <t>Revoga a lei nº 958, de 15 de Janeiro de 2025, que despoe sobre alteraçao do artigo 18, inciso III, da Lei Organica municipal de Presidente Kennedy -TO e adota outras providencias.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1422/pll_07_transporte.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1422/pll_07_transporte.pdf</t>
   </si>
   <si>
     <t>Altera o $3º do art. da Lei nº 1/2013, que cria o programa de transporte aos alunos matriculados no ensino superior ou profissionalizante, e da outras providencias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1866,67 +1923,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/789/ind_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/790/ind_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/791/ind_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/792/ind_04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/793/ind_05-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/794/ind_06-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/796/ind_07-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/803/ind_08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/806/ind_09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/807/ind_10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/795/ind_11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/797/ind_12-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/798/ind_13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/799/ind_14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/800/ind_18-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/801/ind_16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/802/ind_17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/804/ind_18-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/805/ind_19-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/896/ind_20-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/899/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/900/indicacao_24_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/901/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/902/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/903/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/904/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/905/indicacao_30_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/957/33o__indicacao_2025_-_eralton_.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/958/34o__indicacao_2025_-_eralton_.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/959/35o__indicacao_2025_-_rogerio_coelho__.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/960/36o__indicacao_2025_-_eralton_.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/961/37o__indicacao_2025_-_eralton_.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/963/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/968/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/970/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/972/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/975/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/977/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/980/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/985/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/992/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/995/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/998/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1179/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1180/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1182/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1183/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1184/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1423/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1198/59o__indicacao_2025_-_joao_gualberto.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1202/60o__indicacao_2025_-_joao_gualberto.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1208/61o__indicacao_2025_-_joao_gualberto.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1209/62o__indicacao_2025_-_junin.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1424/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1543/ind._70-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1545/ind._71-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1548/ind._72-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1552/ind._73-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1555/ind._74-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1557/ind._75-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1561/ind._76-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1564/ind_77.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1567/ind_78.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1568/ind_79.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1570/ind_80.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1574/ind_81.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1575/ind_82.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1576/ind_83.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1813/ind_n85.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1814/ind_n86.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1815/ind_n87.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1816/ind_n88.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1851/ind_n89.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1853/ind_n90.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1882/ind_92.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1883/ind_93.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1884/ind_94.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1885/ind_95.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/808/pll_ccj_01-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/810/pll_ccj_2.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1014/ccj_pll_03.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/811/ccj_04-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/812/ccj_05-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1012/ccj_pl_9.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/928/ccj_01.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/930/ccj_02_2.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1421/projeto_emenda_n_02.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/925/pl_01_acs.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/926/pl_2_psicologo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/787/pl_4.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/788/pl_05.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1016/pl_07_diarias.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1004/pl_09_aps.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1018/pl_10_ldo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1007/pl_01_acs.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1651/pl_14_ppa.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1652/pl_15_loa.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1577/pl._17-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1578/pl._19-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1579/pl._20-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1581/pl_21_credito_adc.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1580/pl_22_vigilancia_s.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1886/pl_n23.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1887/pl_n24_-_municipal.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1888/pl_n25.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1419/resolucao_2.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1871/pl_n4_-_resolucao.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1019/req._registro_01.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/814/pll_ccj_2.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/813/cfoap_05-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1011/cfoap_pl_07.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1013/cfoap_pl_9.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1008/cfoap_01.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/931/cfoap_02.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1009/cfoap_02.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/785/pll_01_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/786/pll_02_subsideo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1017/pll_03_diarias_camara.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1416/pll._04-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1165/pll_05_revoga_a_lei.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1422/pll_07_transporte.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/789/ind_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/790/ind_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/791/ind_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/792/ind_04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/793/ind_05-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/794/ind_06-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/796/ind_07-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/803/ind_08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/806/ind_09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/807/ind_10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/795/ind_11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/797/ind_12-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/798/ind_13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/799/ind_14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/800/ind_18-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/801/ind_16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/802/ind_17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/804/ind_18-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/805/ind_19-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/896/ind_20-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/899/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/900/indicacao_24_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/901/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/902/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/903/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/904/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/905/indicacao_30_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/957/33o__indicacao_2025_-_eralton_.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/958/34o__indicacao_2025_-_eralton_.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/959/35o__indicacao_2025_-_rogerio_coelho__.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/960/36o__indicacao_2025_-_eralton_.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/961/37o__indicacao_2025_-_eralton_.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/963/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/968/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/970/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/972/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/975/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/977/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/980/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/985/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/992/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/995/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/998/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1179/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1180/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1182/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1183/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1184/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1423/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1198/59o__indicacao_2025_-_joao_gualberto.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1202/60o__indicacao_2025_-_joao_gualberto.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1208/61o__indicacao_2025_-_joao_gualberto.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1209/62o__indicacao_2025_-_junin.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1424/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1543/ind._70-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1545/ind._71-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1548/ind._72-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1552/ind._73-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1555/ind._74-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1557/ind._75-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1561/ind._76-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1564/ind_77.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1567/ind_78.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1568/ind_79.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1570/ind_80.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1574/ind_81.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1575/ind_82.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1576/ind_83.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1813/ind_n85.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1814/ind_n86.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1815/ind_n87.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1816/ind_n88.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1851/ind_n89.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1853/ind_n90.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1882/ind_92.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1883/ind_93.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1884/ind_94.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1885/ind_95.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/808/pll_ccj_01-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/810/pll_ccj_2.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1014/ccj_pll_03.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/811/ccj_04-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/812/ccj_05-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1012/ccj_pl_9.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/928/ccj_01.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/930/ccj_02_2.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1421/projeto_emenda_n_02.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/2119/lei_complementar_n970-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/2118/rei_complementa_n971-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/925/pl_01_acs.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/926/pl_2_psicologo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/787/pl_4.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/788/pl_05.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1016/pl_07_diarias.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1004/pl_09_aps.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1018/pl_10_ldo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2026/1007/pl_01_acs.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1651/pl_14_ppa.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1652/pl_15_loa.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1577/pl._17-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1578/pl._19-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1579/pl._20-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1581/pl_21_credito_adc.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1580/pl_22_vigilancia_s.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1886/pl_n23.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1887/pl_n24_-_municipal.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1888/pl_n25.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1974/pl.26-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1975/pl_27-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1419/resolucao_2.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1871/pl_n4_-_resolucao.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1019/req._registro_01.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1973/veto._onibus_01-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/814/pll_ccj_2.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/813/cfoap_05-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1011/cfoap_pl_07.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1013/cfoap_pl_9.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1008/cfoap_01.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/931/cfoap_02.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1009/cfoap_02.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/785/pll_01_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/786/pll_02_subsideo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1017/pll_03_diarias_camara.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1416/pll._04-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1165/pll_05_revoga_a_lei.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2025/1422/pll_07_transporte.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H136"/>
+  <dimension ref="A1:H141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -4105,960 +4162,1075 @@
       </c>
       <c r="C96" t="s">
         <v>16</v>
       </c>
       <c r="D96" t="s">
         <v>374</v>
       </c>
       <c r="E96" t="s">
         <v>375</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>378</v>
       </c>
       <c r="H96" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
         <v>380</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>10</v>
+        <v>161</v>
       </c>
       <c r="D97" t="s">
         <v>381</v>
       </c>
       <c r="E97" t="s">
         <v>382</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>383</v>
       </c>
       <c r="H97" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
         <v>385</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>16</v>
+        <v>386</v>
       </c>
       <c r="D98" t="s">
         <v>381</v>
       </c>
       <c r="E98" t="s">
         <v>382</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="H98" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D99" t="s">
-        <v>381</v>
+        <v>390</v>
       </c>
       <c r="E99" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>93</v>
+        <v>392</v>
       </c>
       <c r="H99" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
+        <v>394</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>16</v>
+      </c>
+      <c r="D100" t="s">
         <v>390</v>
       </c>
-      <c r="B100" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E100" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="H100" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D101" t="s">
-        <v>381</v>
+        <v>390</v>
       </c>
       <c r="E101" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>394</v>
+        <v>93</v>
       </c>
       <c r="H101" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="D102" t="s">
-        <v>381</v>
+        <v>390</v>
       </c>
       <c r="E102" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>93</v>
+        <v>400</v>
       </c>
       <c r="H102" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="D103" t="s">
-        <v>381</v>
+        <v>390</v>
       </c>
       <c r="E103" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="H103" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="D104" t="s">
-        <v>381</v>
+        <v>390</v>
       </c>
       <c r="E104" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>402</v>
+        <v>93</v>
       </c>
       <c r="H104" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="D105" t="s">
-        <v>381</v>
+        <v>390</v>
       </c>
       <c r="E105" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="H105" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="D106" t="s">
-        <v>381</v>
+        <v>390</v>
       </c>
       <c r="E106" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="H106" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>64</v>
+        <v>48</v>
       </c>
       <c r="D107" t="s">
-        <v>381</v>
+        <v>390</v>
       </c>
       <c r="E107" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="H107" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="D108" t="s">
-        <v>381</v>
+        <v>390</v>
       </c>
       <c r="E108" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="H108" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="D109" t="s">
-        <v>381</v>
+        <v>390</v>
       </c>
       <c r="E109" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="H109" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>84</v>
+        <v>68</v>
       </c>
       <c r="D110" t="s">
-        <v>381</v>
+        <v>390</v>
       </c>
       <c r="E110" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="H110" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="D111" t="s">
-        <v>381</v>
+        <v>390</v>
       </c>
       <c r="E111" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="H111" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="D112" t="s">
-        <v>381</v>
+        <v>390</v>
       </c>
       <c r="E112" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="H112" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="D113" t="s">
-        <v>381</v>
+        <v>390</v>
       </c>
       <c r="E113" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="H113" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="D114" t="s">
-        <v>381</v>
+        <v>390</v>
       </c>
       <c r="E114" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="H114" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="D115" t="s">
-        <v>381</v>
+        <v>390</v>
       </c>
       <c r="E115" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="H115" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="D116" t="s">
-        <v>381</v>
+        <v>390</v>
       </c>
       <c r="E116" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="H116" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="D117" t="s">
-        <v>441</v>
+        <v>390</v>
       </c>
       <c r="E117" t="s">
-        <v>442</v>
+        <v>391</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>93</v>
+        <v>444</v>
       </c>
       <c r="H117" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="D118" t="s">
-        <v>441</v>
+        <v>390</v>
       </c>
       <c r="E118" t="s">
-        <v>442</v>
+        <v>391</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="H118" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>24</v>
+        <v>111</v>
       </c>
       <c r="D119" t="s">
-        <v>441</v>
+        <v>390</v>
       </c>
       <c r="E119" t="s">
-        <v>442</v>
+        <v>391</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="H119" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>10</v>
+        <v>115</v>
       </c>
       <c r="D120" t="s">
-        <v>451</v>
+        <v>390</v>
       </c>
       <c r="E120" t="s">
-        <v>452</v>
+        <v>391</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>453</v>
       </c>
       <c r="H120" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
         <v>455</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
         <v>10</v>
       </c>
       <c r="D121" t="s">
-        <v>344</v>
+        <v>456</v>
       </c>
       <c r="E121" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>93</v>
       </c>
       <c r="H121" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
         <v>16</v>
       </c>
       <c r="D122" t="s">
-        <v>344</v>
+        <v>456</v>
       </c>
       <c r="E122" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="H122" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D123" t="s">
-        <v>344</v>
+        <v>456</v>
       </c>
       <c r="E123" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>93</v>
+        <v>463</v>
       </c>
       <c r="H123" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D124" t="s">
-        <v>344</v>
+        <v>466</v>
       </c>
       <c r="E124" t="s">
-        <v>456</v>
+        <v>467</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="H124" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="D125" t="s">
-        <v>344</v>
+        <v>471</v>
       </c>
       <c r="E125" t="s">
-        <v>456</v>
+        <v>471</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="H125" t="s">
-        <v>361</v>
+        <v>473</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="D126" t="s">
         <v>344</v>
       </c>
       <c r="E126" t="s">
-        <v>456</v>
+        <v>475</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>469</v>
+        <v>93</v>
       </c>
       <c r="H126" t="s">
-        <v>364</v>
+        <v>476</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>470</v>
+        <v>477</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>366</v>
+        <v>16</v>
       </c>
       <c r="D127" t="s">
         <v>344</v>
       </c>
       <c r="E127" t="s">
-        <v>456</v>
+        <v>475</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>93</v>
+        <v>478</v>
       </c>
       <c r="H127" t="s">
-        <v>471</v>
+        <v>479</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>473</v>
+        <v>20</v>
       </c>
       <c r="D128" t="s">
         <v>344</v>
       </c>
       <c r="E128" t="s">
-        <v>456</v>
+        <v>475</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>474</v>
+        <v>93</v>
       </c>
       <c r="H128" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>370</v>
+        <v>28</v>
       </c>
       <c r="D129" t="s">
         <v>344</v>
       </c>
       <c r="E129" t="s">
-        <v>456</v>
+        <v>475</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="H129" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>480</v>
+        <v>36</v>
       </c>
       <c r="D130" t="s">
         <v>344</v>
       </c>
       <c r="E130" t="s">
-        <v>456</v>
+        <v>475</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="H130" t="s">
-        <v>482</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="D131" t="s">
-        <v>484</v>
+        <v>344</v>
       </c>
       <c r="E131" t="s">
-        <v>485</v>
+        <v>475</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="H131" t="s">
-        <v>487</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>16</v>
+        <v>366</v>
       </c>
       <c r="D132" t="s">
-        <v>484</v>
+        <v>344</v>
       </c>
       <c r="E132" t="s">
-        <v>485</v>
+        <v>475</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>489</v>
+        <v>93</v>
       </c>
       <c r="H132" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
         <v>491</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>20</v>
+        <v>492</v>
       </c>
       <c r="D133" t="s">
-        <v>484</v>
+        <v>344</v>
       </c>
       <c r="E133" t="s">
-        <v>485</v>
+        <v>475</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="H133" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>24</v>
+        <v>370</v>
       </c>
       <c r="D134" t="s">
-        <v>484</v>
+        <v>344</v>
       </c>
       <c r="E134" t="s">
-        <v>485</v>
+        <v>475</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="H134" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>28</v>
+        <v>499</v>
       </c>
       <c r="D135" t="s">
-        <v>484</v>
+        <v>344</v>
       </c>
       <c r="E135" t="s">
-        <v>485</v>
+        <v>475</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="H135" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
+        <v>10</v>
+      </c>
+      <c r="D136" t="s">
+        <v>503</v>
+      </c>
+      <c r="E136" t="s">
+        <v>504</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H136" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>507</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>16</v>
+      </c>
+      <c r="D137" t="s">
+        <v>503</v>
+      </c>
+      <c r="E137" t="s">
+        <v>504</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H137" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>510</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>20</v>
+      </c>
+      <c r="D138" t="s">
+        <v>503</v>
+      </c>
+      <c r="E138" t="s">
+        <v>504</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H138" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>513</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>24</v>
+      </c>
+      <c r="D139" t="s">
+        <v>503</v>
+      </c>
+      <c r="E139" t="s">
+        <v>504</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H139" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>516</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>28</v>
+      </c>
+      <c r="D140" t="s">
+        <v>503</v>
+      </c>
+      <c r="E140" t="s">
+        <v>504</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H140" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>519</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
         <v>36</v>
       </c>
-      <c r="D136" t="s">
-[...9 lines deleted...]
-        <v>502</v>
+      <c r="D141" t="s">
+        <v>503</v>
+      </c>
+      <c r="E141" t="s">
+        <v>504</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="H141" t="s">
+        <v>521</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5154,50 +5326,55 @@
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
     <hyperlink ref="G126" r:id="rId125"/>
     <hyperlink ref="G127" r:id="rId126"/>
     <hyperlink ref="G128" r:id="rId127"/>
     <hyperlink ref="G129" r:id="rId128"/>
     <hyperlink ref="G130" r:id="rId129"/>
     <hyperlink ref="G131" r:id="rId130"/>
     <hyperlink ref="G132" r:id="rId131"/>
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>