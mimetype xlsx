--- v0 (2025-12-01)
+++ v1 (2026-04-19)
@@ -10,555 +10,552 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="323" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="323" uniqueCount="167">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/680/indicacao_1.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/680/indicacao_1.pdf</t>
   </si>
   <si>
     <t>sugerindo que sejam tomadas as providências necessárias para tapar uma cratera que se formou, em frente a casa do Quirino e da Cristiane.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/681/indicacao_2.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/681/indicacao_2.pdf</t>
   </si>
   <si>
     <t>, sugerindo que sejam tomadas as providências necessárias para solicitar 2 postes de iluminação pública, na rua João Batista Filho, em frente à casa da Rosirene e do Elenilson.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/707/ind_03.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/707/ind_03.pdf</t>
   </si>
   <si>
     <t>Sugerindo que sejam tomadas as providências necessárias para solicitar 4 postes de iluminação na quadra do crás e no cemitério.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/726/ata_2102.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/726/ata_2102.pdf</t>
   </si>
   <si>
     <t>Sugerindo que sejam tomadas as medidas necessárias para a atualização e regularização da Lei Orgânica do Município de Presidente Kennedy - TO.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/748/indicacao_5_1.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/748/indicacao_5_1.pdf</t>
   </si>
   <si>
     <t>A aquisição dos materiais/equipamentos faz-se necessária, tendo em_x000D_
 vista a modernização e melhor atendimento aos pacientes que utilizam o centro_x000D_
 de fisioterapia do município, uma vez que, esses materiais/equipamentos irão_x000D_
 proporcionar a prevenção e a reabilitação e um melhor atendimento de qualidade_x000D_
 aos munícipes do município de Presidente Kennedy - TO</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/749/indicacao_06.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/749/indicacao_06.pdf</t>
   </si>
   <si>
     <t>Sugerindo que sejam tomadas as medidas necessárias para dar aos profissionais Técnicos de Enfermagem e Enfermeiros da UBS de Presidente Kennedy - TO. Adicional Noturno</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/750/indicacao_07.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/750/indicacao_07.pdf</t>
   </si>
   <si>
     <t>Sugerindo que sejam tomadas as medidas necessárias para dar Aumento Salarial aos Servidores Motoristas e para as Fisioterapeutas do Município de Presidente Kennedy - TO.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER CCJ</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/658/ccj_proj_01-2024.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/658/ccj_proj_01-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO NO VALOR DE R$ 211.544,54 (DUZENTOS E ONZE MIL QUINHENTOS E QUARENTA E QUATRO REAIS E CINQUENTA E QUATRO CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
+    <t>659</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/659/ccj_proj_02.pdf</t>
+  </si>
+  <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/708/05_-_ccj.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/708/05_-_ccj.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial por superátiv financeiro no valor de R$50.000,00 (cinquenta mil reais) e dá outras providências.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/</t>
   </si>
   <si>
     <t>dispõe sobre abertura de crédito adicional especial por superávit financeiro no valor de R$180.000,00 (cento e oitenta mil reais), e dá outras providencias.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>que solicita a oficialização do Hino Municipal, de Presidente Kennedy - TO.</t>
   </si>
   <si>
-    <t>659</t>
-[...7 lines deleted...]
-  <si>
     <t>709</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/709/pl_comp._07.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/709/pl_comp._07.pdf</t>
   </si>
   <si>
     <t>Cria cargos efetivos, extingue e altera a quantidade de vagas e carga horaria dos cargos efetivos previstos no anexo II da Lei 853/2021, e dá  outras providências.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/710/pl_comp._08.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/710/pl_comp._08.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação por tempo determinado para atender à necessidade temporária de excepcional interesse público da Prefeitura Municipal de Presidente Kennedy -TO, nos termos do inciso IX do artigo 37 da Constituição Federal, necessárias até a efetivação futura da realização de concurso público e dá outra providencias em especial revogando as disposições em contrário.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/711/pl_comp._09.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/711/pl_comp._09.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre estrutura administrativa organizacional do Poder Executivo da Prefeitura Municipal de Presidente Kennedy-TO e o seu quadro de cargos e salários comissionados e dá outras providencias, em especial revogando a lei n. 873/2022 de 08 de julho de 2022 e as disposições em contrário.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/656/01_-_abertura_de_credito_211.54454.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/656/01_-_abertura_de_credito_211.54454.pdf</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/657/02_-_50_agentes_comunitarios.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/657/02_-_50_agentes_comunitarios.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a repassar aos Agentes Comunitários de Saúde ACS – aos Agentes de Combate às Endemias ACE – 50% do incentivo financeiro adicional, exercício 2023, e, dá outras providências.''</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/682/pl_03.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/682/pl_03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 785/2015, de 24 de novembro de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/683/pl_04.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/683/pl_04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nominação de logradouros públicos, e dá outras providências.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/685/pl_05_50mil.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/685/pl_05_50mil.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Abertura de Credito Adicional Especial por superávit financeiro mo valor de R$ 50.000,00 (cinquenta mil reais) e dá outras providencias”.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/706/pl_06.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/706/pl_06.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Credito Adicional Especial por superátiv financeiro no valor de R$50.000,00 (cinquenta mil reais) e dá outras providencias.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>"Dispõe sobre o sistema municipal de cultura do município de Presidente Kennedy - TO, e dá outras providências."</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/712/pl_11.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/712/pl_11.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial por superátiv financeiro no valor de R$118.489,25 (cento e dezoito mil quatrocentos e oitenta e nove e vinte e cinco centavos) e dá outras providencias.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/713/pl_12.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/713/pl_12.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial por superátiv financeiro no valor de R$442.000,00 (quatrocentos e quarenta e dois reais) e dá outras providencias.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/715/pl.14.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/715/pl.14.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR AOS PROFISSIONAIS DA SAÚDE BUCAL NA ATENÇÃO PRIMÁRIA À SAÚDE, INCENTIVO POR DESEMPENHO ANUAL, INSTITUÍDO PELA NORMATIVA GM/MS N. 960, DE 17 DE JULHO DE 2023, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/716/pl._016.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/716/pl._016.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO NO VALOR DE R$ 180.000,00 (CENTO E OITENTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/724/pl._17.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/724/pl._17.pdf</t>
   </si>
   <si>
     <t>''DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE DIREITOS DO IDOSOS,DO FUNDO MUNICIPAL DE DIREITOS DO IDOSO,E DÁ OUTRAS PROVIDENCIAS''.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/725/18_ldo.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/725/18_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentaria de 2025 (ano referência de 2024) e dá outras providências.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/727/pl.19.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/727/pl.19.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Educa, com diretrizes e funcionamento das atividades complementares no contra turno no Sistema Municipal de Ensino de Presidente Kennedy – Tocantins.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/729/projeto_de_lei_alteracao_ppa_presidente_kennedy_2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/729/projeto_de_lei_alteracao_ppa_presidente_kennedy_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alterações aos anexos da Lei nº 852/2021, de 23 de Novembro de 2021, que trata do Plano Plurianual – PPA 2022/2025 e dá outras providências”.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/730/projeto_de_lei_orcamentaria_loa_presidente_kennedy_2025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/730/projeto_de_lei_orcamentaria_loa_presidente_kennedy_2025.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Orçamento Anual do Município de PRESIDENTE KENNEDY, para o exercício financeiro de 2025</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/728/pl._23.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/728/pl._23.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal da Primeira Infância no Município de Presidente Kennedy e dá outras providencias.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/731/projeto_de_lei_24_1.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/731/projeto_de_lei_24_1.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração de dispositivo da Lei nº 925/2023 – que estima a Receita e fixa a Despesa do Orçamento Anual do Município de Presidente Kennedy - TO para o exercício financeiro de 2024”.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/732/projeto_de_lei_25.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/732/projeto_de_lei_25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal _x000D_
                                                      nº 728/2013      que     institui do Serviço de                              Inspeção Municipal de Produtos de Origem _x000D_
                                                                    Animal, no âmbito do Município de _x000D_
                                                                    Presidente Kennedy-TO, e dá outras_x000D_
                                                                    Providências</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/735/pl_26.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/735/pl_26.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 839/2020, _x000D_
                               com os efeitos legais da revogação, _x000D_
            e dá outras providências</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/723/resolucao_1.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/723/resolucao_1.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre alteração dos artigos 13 § 2°, da resolução Nº 02/2022, que alterava parte do plano de cargos, carreiras e salarios - PCCS dos servidores da Camara Municipal de Presidente Kennedy - TO</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/774/proj._resolucao_02-2024.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/774/proj._resolucao_02-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY PARA A LEGISLATURA 01/01/2025 A 31/12/2028 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/751/resolucao_3_sicoob.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/751/resolucao_3_sicoob.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Legislativo Municipal a firmar Convênio com a Cooperativa de Crédito de Livre     Admissão do Tocantins CNPJ: 26.960.328/0001-43 e dá outras providências".</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>Que solicita a oficialização do Hino Municipal, de Presidente Kennedy - TO.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/738/requerimento_5_honrarias.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/738/requerimento_5_honrarias.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 05 DE 2024  HOMENAGEADOS NA SESSÃO SOLENE PARA ENTREGA DO TÍTULO DE CIDADÃO HONORÁRIO:</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>PARECER CFOAP</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/660/cf_proj._01-2024.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/660/cf_proj._01-2024.pdf</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/661/cf_proj_02.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/661/cf_proj_02.pdf</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>722</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -871,68 +868,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/680/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/681/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/707/ind_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/726/ata_2102.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/748/indicacao_5_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/749/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/750/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/658/ccj_proj_01-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/708/05_-_ccj.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/659/ccj_proj_02.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/709/pl_comp._07.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/710/pl_comp._08.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/711/pl_comp._09.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/656/01_-_abertura_de_credito_211.54454.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/657/02_-_50_agentes_comunitarios.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/682/pl_03.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/683/pl_04.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/685/pl_05_50mil.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/706/pl_06.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/712/pl_11.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/713/pl_12.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/715/pl.14.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/716/pl._016.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/724/pl._17.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/725/18_ldo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/727/pl.19.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/729/projeto_de_lei_alteracao_ppa_presidente_kennedy_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/730/projeto_de_lei_orcamentaria_loa_presidente_kennedy_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/728/pl._23.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/731/projeto_de_lei_24_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/732/projeto_de_lei_25.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/735/pl_26.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/723/resolucao_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/774/proj._resolucao_02-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/751/resolucao_3_sicoob.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/738/requerimento_5_honrarias.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/660/cf_proj._01-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/661/cf_proj_02.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/680/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/681/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/707/ind_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/726/ata_2102.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/748/indicacao_5_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/749/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/750/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/658/ccj_proj_01-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/659/ccj_proj_02.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/708/05_-_ccj.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/709/pl_comp._07.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/710/pl_comp._08.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/711/pl_comp._09.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/656/01_-_abertura_de_credito_211.54454.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/657/02_-_50_agentes_comunitarios.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/682/pl_03.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/683/pl_04.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/685/pl_05_50mil.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/706/pl_06.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/712/pl_11.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/713/pl_12.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/715/pl.14.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/716/pl._016.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/724/pl._17.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/725/18_ldo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/727/pl.19.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/729/projeto_de_lei_alteracao_ppa_presidente_kennedy_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/730/projeto_de_lei_orcamentaria_loa_presidente_kennedy_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/728/pl._23.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/731/projeto_de_lei_24_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/732/projeto_de_lei_25.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/735/pl_26.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/723/resolucao_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/774/proj._resolucao_02-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/751/resolucao_3_sicoob.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/738/requerimento_5_honrarias.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/660/cf_proj._01-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2024/661/cf_proj_02.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="138.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="137.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1110,891 +1107,891 @@
       </c>
       <c r="C9" t="s">
         <v>10</v>
       </c>
       <c r="D9" t="s">
         <v>40</v>
       </c>
       <c r="E9" t="s">
         <v>41</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>42</v>
       </c>
       <c r="H9" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>41</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H10" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
         <v>40</v>
       </c>
       <c r="E11" t="s">
         <v>41</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="H11" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="D12" t="s">
         <v>40</v>
       </c>
       <c r="E12" t="s">
         <v>41</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H12" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
       <c r="D13" t="s">
         <v>40</v>
       </c>
       <c r="E13" t="s">
         <v>41</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="H13" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14" t="s">
+        <v>57</v>
+      </c>
+      <c r="E14" t="s">
         <v>58</v>
       </c>
-      <c r="E14" t="s">
+      <c r="G14" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
         <v>62</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="D15" t="s">
+        <v>57</v>
+      </c>
+      <c r="E15" t="s">
+        <v>58</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="D15" t="s">
-[...5 lines deleted...]
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
         <v>66</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="D16" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" t="s">
+        <v>58</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="D16" t="s">
-[...5 lines deleted...]
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>10</v>
       </c>
       <c r="D17" t="s">
+        <v>70</v>
+      </c>
+      <c r="E17" t="s">
         <v>71</v>
       </c>
-      <c r="E17" t="s">
+      <c r="G17" s="1" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H17" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
+        <v>70</v>
+      </c>
+      <c r="E18" t="s">
         <v>71</v>
       </c>
-      <c r="E18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H18" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>20</v>
       </c>
       <c r="D19" t="s">
+        <v>70</v>
+      </c>
+      <c r="E19" t="s">
         <v>71</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H19" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>24</v>
       </c>
       <c r="D20" t="s">
+        <v>70</v>
+      </c>
+      <c r="E20" t="s">
         <v>71</v>
       </c>
-      <c r="E20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H20" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
         <v>28</v>
       </c>
       <c r="D21" t="s">
+        <v>70</v>
+      </c>
+      <c r="E21" t="s">
         <v>71</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H21" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
         <v>32</v>
       </c>
       <c r="D22" t="s">
+        <v>70</v>
+      </c>
+      <c r="E22" t="s">
         <v>71</v>
       </c>
-      <c r="E22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H22" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>88</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
         <v>89</v>
       </c>
-      <c r="B23" t="s">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="D23" t="s">
+        <v>70</v>
+      </c>
+      <c r="E23" t="s">
+        <v>71</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H23" t="s">
         <v>90</v>
-      </c>
-[...10 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>91</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
         <v>92</v>
       </c>
-      <c r="B24" t="s">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="D24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E24" t="s">
+        <v>71</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="D24" t="s">
-[...5 lines deleted...]
-      <c r="G24" s="1" t="s">
+      <c r="H24" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
         <v>96</v>
       </c>
-      <c r="B25" t="s">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="D25" t="s">
+        <v>70</v>
+      </c>
+      <c r="E25" t="s">
+        <v>71</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="D25" t="s">
-[...5 lines deleted...]
-      <c r="G25" s="1" t="s">
+      <c r="H25" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>50</v>
+      </c>
+      <c r="D26" t="s">
+        <v>70</v>
+      </c>
+      <c r="E26" t="s">
+        <v>71</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="B26" t="s">
-[...11 lines deleted...]
-      <c r="G26" s="1" t="s">
+      <c r="H26" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>102</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>54</v>
+      </c>
+      <c r="D27" t="s">
+        <v>70</v>
+      </c>
+      <c r="E27" t="s">
+        <v>71</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="B27" t="s">
-[...11 lines deleted...]
-      <c r="G27" s="1" t="s">
+      <c r="H27" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>105</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
         <v>106</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="D28" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" t="s">
+        <v>71</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="D28" t="s">
-[...5 lines deleted...]
-      <c r="G28" s="1" t="s">
+      <c r="H28" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>109</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
         <v>110</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="D29" t="s">
+        <v>70</v>
+      </c>
+      <c r="E29" t="s">
+        <v>71</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="D29" t="s">
-[...5 lines deleted...]
-      <c r="G29" s="1" t="s">
+      <c r="H29" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>113</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
         <v>114</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="D30" t="s">
+        <v>70</v>
+      </c>
+      <c r="E30" t="s">
+        <v>71</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="D30" t="s">
-[...5 lines deleted...]
-      <c r="G30" s="1" t="s">
+      <c r="H30" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>117</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
         <v>118</v>
       </c>
-      <c r="B31" t="s">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="D31" t="s">
+        <v>70</v>
+      </c>
+      <c r="E31" t="s">
+        <v>71</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="D31" t="s">
-[...5 lines deleted...]
-      <c r="G31" s="1" t="s">
+      <c r="H31" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>121</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
         <v>122</v>
       </c>
-      <c r="B32" t="s">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="D32" t="s">
+        <v>70</v>
+      </c>
+      <c r="E32" t="s">
+        <v>71</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="D32" t="s">
-[...5 lines deleted...]
-      <c r="G32" s="1" t="s">
+      <c r="H32" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>125</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
         <v>126</v>
       </c>
-      <c r="B33" t="s">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="D33" t="s">
+        <v>70</v>
+      </c>
+      <c r="E33" t="s">
+        <v>71</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="D33" t="s">
-[...5 lines deleted...]
-      <c r="G33" s="1" t="s">
+      <c r="H33" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>129</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
         <v>130</v>
       </c>
-      <c r="B34" t="s">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="D34" t="s">
+        <v>70</v>
+      </c>
+      <c r="E34" t="s">
+        <v>71</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="D34" t="s">
-[...5 lines deleted...]
-      <c r="G34" s="1" t="s">
+      <c r="H34" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>133</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
         <v>134</v>
       </c>
-      <c r="B35" t="s">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="D35" t="s">
+        <v>70</v>
+      </c>
+      <c r="E35" t="s">
+        <v>71</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="D35" t="s">
-[...5 lines deleted...]
-      <c r="G35" s="1" t="s">
+      <c r="H35" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>137</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
         <v>138</v>
       </c>
-      <c r="B36" t="s">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="D36" t="s">
+        <v>70</v>
+      </c>
+      <c r="E36" t="s">
+        <v>71</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="D36" t="s">
-[...5 lines deleted...]
-      <c r="G36" s="1" t="s">
+      <c r="H36" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
         <v>10</v>
       </c>
       <c r="D37" t="s">
+        <v>142</v>
+      </c>
+      <c r="E37" t="s">
         <v>143</v>
       </c>
-      <c r="E37" t="s">
+      <c r="G37" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="G37" s="1" t="s">
+      <c r="H37" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>16</v>
       </c>
       <c r="D38" t="s">
+        <v>142</v>
+      </c>
+      <c r="E38" t="s">
         <v>143</v>
       </c>
-      <c r="E38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G38" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H38" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
         <v>20</v>
       </c>
       <c r="D39" t="s">
+        <v>142</v>
+      </c>
+      <c r="E39" t="s">
         <v>143</v>
       </c>
-      <c r="E39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G39" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H39" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
         <v>10</v>
       </c>
       <c r="D40" t="s">
+        <v>153</v>
+      </c>
+      <c r="E40" t="s">
         <v>154</v>
       </c>
-      <c r="E40" t="s">
+      <c r="G40" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H40" t="s">
         <v>155</v>
-      </c>
-[...4 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
         <v>28</v>
       </c>
       <c r="D41" t="s">
+        <v>153</v>
+      </c>
+      <c r="E41" t="s">
         <v>154</v>
       </c>
-      <c r="E41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G41" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H41" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
         <v>10</v>
       </c>
       <c r="D42" t="s">
         <v>40</v>
       </c>
       <c r="E42" t="s">
+        <v>160</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="H42" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
         <v>16</v>
       </c>
       <c r="D43" t="s">
         <v>40</v>
       </c>
       <c r="E43" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="H43" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
         <v>20</v>
       </c>
       <c r="D44" t="s">
         <v>40</v>
       </c>
       <c r="E44" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H44" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D45" t="s">
         <v>40</v>
       </c>
       <c r="E45" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H45" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D46" t="s">
         <v>40</v>
       </c>
       <c r="E46" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H46" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>