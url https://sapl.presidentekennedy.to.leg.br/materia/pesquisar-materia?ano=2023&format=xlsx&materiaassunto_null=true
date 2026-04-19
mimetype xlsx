--- v0 (2025-11-30)
+++ v1 (2026-04-19)
@@ -51,977 +51,977 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/230/01.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/230/01.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, solicitando que o executivo municipal, proceda à limpeza e roçagem do mato em todo nosso município, especialmente no Setor Bela Vista, pois há grande acúmulo de mato, podendo se tornar um criadouro de insetos e animais peçonhentos e do Aedes aegypti.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/363/indicacao_02.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/363/indicacao_02.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, sugerindo que sejam tomadas as providências necessárias para a construção de um quebra-molas na Rua Julhy, em razão do excesso de velocidade que passam os carros e motos</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>CHEIRO, Fábio Félix, Jean do Açougue, PRETA MARTINS, WAISTER, ZÉ DO QUITO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/364/indicacao_03.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/364/indicacao_03.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, sugerindo que sejam tomadas as providências necessárias para que proceda a manutenção e troca das lâmpadas dos postes de iluminação pública localizados na TO – 239 até o setor bela vista.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/618/indicaaao_05-23_auxilio_financeiro_pessoas_com_canca_r.doc</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/618/indicaaao_05-23_auxilio_financeiro_pessoas_com_canca_r.doc</t>
   </si>
   <si>
     <t>Criação de um Auxílio Financeiro no valor de R$:500,00 para as pessoas diagnosticadas com Câncer no município de Presidente Kennedy - TO.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/631/indicacao_n6.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/631/indicacao_n6.pdf</t>
   </si>
   <si>
     <t>" sugere que seja alterado a lei N°001/2023 onde diz " Para garantir o direito ao programa de transporte Escolar do Município de Presidente Kennedy - TO- PTEPKE, as turmas deverão ser composta com o mínimo de 20 (vinte) e no máximo 30 ( trinta) alunos por turma.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/632/indicacao_n7.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/632/indicacao_n7.pdf</t>
   </si>
   <si>
     <t>"sugerir a adequação dos 5 (cinco) quebra-molas, também conhecido como lombada ou ondulação transversal, instalados na Avenida Araguaia, Av. Bernardo Sayão, no Setor Aeroporto. "</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/633/indicacao_n8.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/633/indicacao_n8.pdf</t>
   </si>
   <si>
     <t>"sugerir alteração na Lei Municipal de N° 833 de 11 de fevereiro de 2020 que dispõe sobre o dia do evangélico em Presidente Kennedy para alterar a data para o dia 15 de junho. "</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/359/mocao_01-23.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/359/mocao_01-23.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos e homenagens ás mulheres pelo dia internacional da mulher</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER CCJ</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/</t>
   </si>
   <si>
     <t>"Dispõe sobre a aplicação do Art.19, da resolução nº06,_x000D_
 de 02 de dezembro de 2019, acerca da comissão para_x000D_
 revisão do plano de cargos, carreiras e Salários- PCCS_x000D_
 dos Servidores da Câmara Municipal de Presidente_x000D_
 Kennedy-TO”.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO NO VALOR DE R$ 2.572,79 (DOIS MIL QUINHENTOS E SETENTA E DOIS REAIS E SETENTA E NOVE CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO DE DOTAÇÃO NO VALOR DE R$ 106.591,34 (CENTO E SEIS MIL QUINHENTOS E NOVENTA E UM REAIS E TRINTA E QUATRO CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/498/05.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/498/05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Estágio de estudantes de estudantes de ensino médio, cursos técnicos, profissionalizantes e ensino superior com base na Lei n° 11.788 de 25 de setembro de 2008, no âmbito da Administração Púbica direta e indireta, Poder Executivo e Órgãos do Município de Presidente Kennedy-TO e dá outras providências, em especial revogando as disposições em contrário</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/575/comissao_06.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/575/comissao_06.pdf</t>
   </si>
   <si>
     <t>Regulamenta o fundo Municipal dos Direitos da criança e do adolescente - FMDCA, e dá outras providências.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/579/parecer_09-23.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/579/parecer_09-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de diárias a Agentes Políticos e servidores e toma outras providencias.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/578/parecer_10-23.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/578/parecer_10-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de diária a Agentes Políticos e servidores e toma outras providencias.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Cargos, Carreira e Remuneração dos Profissionais da Educação Básica do Município de Presidente Kennedy-Tocantins (PCCR) e adota outras providências.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/597/parecer_n17.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/597/parecer_n17.pdf</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI 852/2021 DE 23 DE NOVEMBRO DE 2021, QUE INSTITUIU O PLANO PLURIANUAL MUNICIPAL PARA O QUADRIÊNIO 2022/2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/609/parecer_19_proj21.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/609/parecer_19_proj21.pdf</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/611/parecer20_proj22.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/611/parecer20_proj22.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração da Lei 880/2022 de 09 de Novembro de 2022, que institui a lei de diretrizes orçamentarias para o exercicio de 2023 e dá outras providencias."</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/612/parecer21_proj_22.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/612/parecer21_proj_22.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração da lei 880/2022 de 09 de novembro de 2022 , que instituiu a lei de diretrizes orçamentarias para o exercício de 2023 e dá outras providencias."</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/613/parecer22_proj23.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/613/parecer22_proj23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO DE DOTAÇÃO NO VALOR DE R$ 52.800 (CINQUENTA E DOIS MIL E OITOCENTOS REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/614/parecer23_proj23.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/614/parecer23_proj23.pdf</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/624/parecer_23_proj_lei26.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/624/parecer_23_proj_lei26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o auxílio financeiro da União para complementação do piso salarial nacional dos enfermeiros, técnicos e auxiliares de enfermagem e parteira da área de Saúde Pública repassado à Prefeitura Municipal de Presidente Kennedy - TO, referente ao exercício de 2023, dispostos na Lei Federal n. 14.434, de 04 de agosto de 2022, e dá outras providências._x000D_
 I -</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/625/parecer_25_proj_lei_27.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/625/parecer_25_proj_lei_27.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 728/2013, que trata do Serviço de Inspeção Municipal-SIM, no âmbito do Município de Presidente Kennedy-TO , e dá outras providências</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>dispõe sobre abertura de credito adicional especial por excesso de arrecadação no valor de R$: 229.853,25 ( duzentos e vinte e nove mil oitocentos e cinquenta e três reais e vinte e cinco centavos) e dá outras providencias.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de credito adicional especial por excesso de arrecadação no valor de R$: 229.853,25 ( duzentos e vinte e nove mil oitocentos e cinquenta e três reais e vinte e cinco centavos) e dá outras providencias.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>"Dispõe sobre a nominação do centro cultural e dá outras providencias"</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/629/parecer_29_proj_18.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/629/parecer_29_proj_18.pdf</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/636/parecer_comissao_n32_proj_30.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/636/parecer_comissao_n32_proj_30.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do orçamento anual do município de Presidente kennedy para o exercicio financeiro de 2024</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/637/parecer_comissao_33_proj_35.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/637/parecer_comissao_33_proj_35.pdf</t>
   </si>
   <si>
     <t>autorizar o executivo municipal a promover contratação temporária de excepcional interesse publico.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/644/parecer_36.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/644/parecer_36.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de dispositivo da Lei nº 886/2022 que estima a Receita e fixa a Despesa do Orçamento Anual do Município de Presidente Kennedy TO para o exercício financeiro de 2023</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/646/pl37.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/646/pl37.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 200.667,43 (DUZENTOS MIL SEISCENTOS E SESSENTA E SETE REAIS E QUARENTA E TRÊS CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/647/parecer_38.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/647/parecer_38.pdf</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/648/parecer_39.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/648/parecer_39.pdf</t>
   </si>
   <si>
     <t>Autorizar o Executivo Municipal a Promover Contratação Temporária de Excepcional Interesse Público</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/650/parecer_40.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/650/parecer_40.pdf</t>
   </si>
   <si>
     <t>Autorizar o Executivo Municipal a Promover Contratação Temporária Excepcional Interesse Público</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/652/parecer_41.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/652/parecer_41.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração de dispositivo da Lei nº 886/2022 - que estima a Receita e fixa a Despesa do Orçamento Anual do Município de Presidente Kennedy - TO para o exercício financeiro de 2023".</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/654/parecer_42.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/654/parecer_42.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 58.881,11 (CINQUENTA E OITO MIL OITOCENTOS E OITENTA UM REAIS E ONZE CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/655/parecer_43.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/655/parecer_43.pdf</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/371/1_proj_comp.001.2023_codigo_de_postura.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/371/1_proj_comp.001.2023_codigo_de_postura.pdf</t>
   </si>
   <si>
     <t>Institui o novo Código de_x000D_
 Posturas do Município de_x000D_
 Presidente Kennedy, na_x000D_
 forma que especifica”.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/372/2_proj_comp._002.2023_codigo_de_obras..pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/372/2_proj_comp._002.2023_codigo_de_obras..pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE OBRAS E EDIFICAÇÕES DO MUNICÍPIO DE PRESIDENTE KENNEDY, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/653/pl_41.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/653/pl_41.pdf</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/366/pl_04_abertura_de_credito.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/366/pl_04_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/496/pl_05.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/496/pl_05.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Fundo Municipal dos Direitos da Criança e Adolescente - FMDCA, e dá outras providencias.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/370/pl_06_abertura_de_credito.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/370/pl_06_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/373/pl_07.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/373/pl_07.pdf</t>
   </si>
   <si>
     <t>“Cria o Cargo de Monitor de Apoio e Transporte Escolar, e autoriza a contratação de servidores em caráter excepcional temporários no âmbito da Administração Pública da Prefeitura Municipal de Presidente Kennedy -TO, e dá outras providências.”</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/374/pl_08.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/374/pl_08.pdf</t>
   </si>
   <si>
     <t>“Cria Uma vaga de Assistente Social no quatro de servidores da Prefeitura de Presidente Kennedy-TO, e autoriza a contratação de servidor em caráter excepcional temporário no âmbito da Administração Pública, e dá outras providências.”</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/375/pl_09.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/375/pl_09.pdf</t>
   </si>
   <si>
     <t>“Cria o Cargo de Farmacêutico, e autoriza a contratação de servidor em caráter excepcional temporário no âmbito da Administração Pública da Prefeitura Municipal de Presidente Kennedy -TO, e dá outras providências.”</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/376/pl_10.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/376/pl_10.pdf</t>
   </si>
   <si>
     <t>“Cria o Cargo de Instrutor Pedagógico, e autoriza a contratação de servidores em caráter excepcional temporário no âmbito da Administração Pública da Prefeitura Municipal de Presidente Kennedy -TO, e dá outras providências.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/377/pl_11.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/377/pl_11.pdf</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/497/pl_12.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/497/pl_12.pdf</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/573/projeto_de_lei_14.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/573/projeto_de_lei_14.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre contratação por tempo determinado para atender á necessidade temporária de excepcional interesse Público da Prefeitura Municipal de Presidente Kennedy- TO, nos termos do inicio IX do artigo 37 da constituição Federal, necessárias até a efetivação futura da realização de Concurso público e dá outra providencias em especial revogando as disposições em contrario.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/574/projeto_lei_15.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/574/projeto_lei_15.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais a elaboração da Lei Orçamentária de 2024 ( Ano referência ) de 2023 e dá outras providencias.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/576/projeto_16.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/576/projeto_16.pdf</t>
   </si>
   <si>
     <t>Dispõe  sobre abertura de crédito adicional especial por anulação de dotação no valor de r$: 48.167,56 e dá outras providencias.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/577/projeto_017.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/577/projeto_017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial por excesso de arrecadação no valor de r$: 536. 197,89 e dá outras providencias.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/619/proj_lei_18.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/619/proj_lei_18.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Nominação do_x000D_
 Centro Cultural  e dá outras _x000D_
 providencias.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/595/projeto_de_lei_n19.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/595/projeto_de_lei_n19.pdf</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>JOÃO BATISTA ALVES CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/604/proj_lei_n20.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/604/proj_lei_n20.pdf</t>
   </si>
   <si>
     <t>Cria cargo comissionado de assistente pedagógico no quadro de servidores publico da Prefeitura Municipal de Presidente Kennedy-TO, e dá outras providencias.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/605/proj_lei_n21.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/605/proj_lei_n21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da lei 852/2021 de 23 novembro de 2021, que institui o plano plurianual Municipal para o quadriênio 2022/2025 e dá outras providencias.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/606/proj_lei_22.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/606/proj_lei_22.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre alteração da lei 880/2022 que 09 de Novembro de 2022, que instituiu a lei de diretrizes orçamentárias para o exercício de 2023 e dá outras providencias."</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/607/proj_lei_23.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/607/proj_lei_23.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre abertura de credito adicional especial por anulação de dotação no valor de R$: 52.800,00 ( cinquenta e dois mil e oitocentos reais ) e dá outras providencias."</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/620/proj_lei_24.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/620/proj_lei_24.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o BANCO DO BRASIL S.A., e dá outras providências.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/608/proj_lei_25.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/608/proj_lei_25.pdf</t>
   </si>
   <si>
     <t>" Institui a semana do Kairós no Município de Presidente Kennedy - Tocantins e dá outras providencias."</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/621/proj_lei_26.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/621/proj_lei_26.pdf</t>
   </si>
   <si>
     <t>"dispõe sobre o auxílio financeiro da União para complementação do piso salarial nacional dos enfermeiros, técnicos e auxiliares de enfermagem e parteira da área de Saúde Pública repassado a Prefeitura Municipal de Presidente Kennedy, referente ao exercício de 2023, dispostos na Lei Federal n. 14.434, de 04 de agosto de 2022, e dá outras providências."</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/622/proj_lei_27.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/622/proj_lei_27.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº 728/2013, que trata do Serviço de Inspeção Municipal-SIM, no âmbito do Município de Presidente Kennedy-TO , e dá outras providências.”</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/623/proj_lei_28.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/623/proj_lei_28.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 229.853,25 (DUZENTOS E VINTE E NOVE MIL OITOCENTOS E CINQUENTA E TRÊS REAIS E VINTE E CINCO CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/231/pl_n_29-22.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/231/pl_n_29-22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a normatização  e organização do Conselho Escolar nas Escolas Públicas Municipais de Presidente Kennedy.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/232/pl__30-22.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/232/pl__30-22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Gestão Democrática e normatiza o processo seletivo para escolha de Gestor Escolar através de eleição, mérito e desempenho nos estabelecimentos de ensino da rede pública municipal de ensino de Presidente Kennedy.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/360/pl_04_abertura_de_credito.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/360/pl_04_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/643/pl_32.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/643/pl_32.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração de dispositivo da Lei nº 886/2022 – que estima a Receita e fixa a Despesa do Orçamento Anual do Município de Presidente Kennedy - TO para o exercício financeiro de 2023”.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/642/pl_33.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/642/pl_33.pdf</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/635/proj_lei_n34.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/635/proj_lei_n34.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº 920/2023, que trata da Nominação do Centro Cultural e dá outras providências.”</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/634/proj_lei_n35.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/634/proj_lei_n35.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Promover Contratação Temporária de Excepcional Interesse Público.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/638/pl_36.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/638/pl_36.pdf</t>
   </si>
   <si>
     <t>institui o calendario festivo do Municipio de presidente kennedy e dá outras providencias</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/641/pl37.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/641/pl37.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a Promover Contratação Temporária de Excepcional Interesse Público</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/640/pl_38.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/640/pl_38.pdf</t>
   </si>
   <si>
     <t>“Altera o inciso II e II.VI do Artigo 5º e VII do Artigo 6º da Lei nº 873/2022 que dispõe sobre a Estrutura Administrativa Organização da Prefeitura Presidente Kennedy-TO, e dá outras providencias, e dá outras providências</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/645/pl_39.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/645/pl_39.pdf</t>
   </si>
   <si>
     <t>“Altera o § 3º do Artigo 4º da Lei Municipal nº 723/2013 e dá outras providencias, e dá outras providências.”</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/639/pl_40.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/639/pl_40.pdf</t>
   </si>
   <si>
     <t>Altera o artigo de 2° da lei municipal n° 833/2020 e dá outras providencias</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/662/lei_933.2023_credito_especial_icmss.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/662/lei_933.2023_credito_especial_icmss.pdf</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/361/p._r_01.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/361/p._r_01.pdf</t>
   </si>
   <si>
     <t>Concede a Revisão Geral Anual dos subsídios dos Vereadores e do_x000D_
 Presidente da Câmara Municipal de Presidente Kennedy-TO e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/580/proje_resolucao_02.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/580/proje_resolucao_02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de diárias a Agentes Políticos e servidores e toma outras providências.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/615/proj_resolucao03.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/615/proj_resolucao03.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação da galeria dos Presidentes da Câmara Municipal de Presidente Kennedy".</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/362/requerimento_01.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/362/requerimento_01.pdf</t>
   </si>
   <si>
     <t>Requeremos de acordo com as normas regimentais e da resolução nº 06, de_x000D_
 dezembro de 2019, a criação de Comissão Especial e temporária para promover_x000D_
 estudos relativos ao Plano de Cargos, Carreiras e Salários dos Servidores da_x000D_
 Câmara Municipal de Presidente Kennedy-TO para cumprir com a resolução 06, de_x000D_
 dezembro de 2019, em seu art. 19, que trata sobre a criação de Comissão Paritária_x000D_
 e Temporária para revisão do plano, sendo composto por dois servidores da Câmara_x000D_
 e um vereador._x000D_
 Neste ato institui os servidores JOSAFÁ DE SOUSA DA SILVA e a servidora_x000D_
 LUIZA LIMA SOBRINHO, e pelo vereador ROGÉRIO MENDONÇA ROCHA, para_x000D_
 deliberar sobre as questões pertinentes no Plano.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/365/requerimento_02.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/365/requerimento_02.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Presidente desta Câmara de Vereadores de Presidente Kennedy-TO._x000D_
 Maria Bonfim Pereira Martins_x000D_
 _x000D_
 Assunto: A Câmara de Vereadores de Presidente Kennedy – TO, cria um Título de Cidadão Kennediense para o senhor governador Wanderley Barbosa,_x000D_
 _x000D_
 Justificativa: Uma vez que o mesmo faz parte da família Barbosa desta cidade de Presidente Kennedy.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/495/requerimento_03.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/495/requerimento_03.pdf</t>
   </si>
   <si>
     <t>Solicita realização de audiência publica para discussão do tema: A falta de abastecimento de água adequada no município e as responsabilidades da empresa Hidro Fort</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/616/requerimento05.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/616/requerimento05.pdf</t>
   </si>
   <si>
     <t>"A Câmara de Vereadores de Presidente Kennedy – TO, solicitação de implementação dos horários corridos da 05:00 as 11:00 da manhã para os coletores de lixo."</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/617/requerimento06.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/617/requerimento06.pdf</t>
   </si>
   <si>
     <t>"A Câmara de Vereadores de Presidente Kennedy – TO, cria um Título de Cidadão Kennediense para o senhor pastor Geraldo Cirilo pinto".</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/630/rquerimento_07.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/630/rquerimento_07.pdf</t>
   </si>
   <si>
     <t>solicitação da iluminação do cemitério</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/649/requerimento_n_08.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/649/requerimento_n_08.pdf</t>
   </si>
   <si>
     <t>solicitação de um parque de brinquedo para as crianças entre a igreja catolica e o cras</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/651/requerimento_n_09.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/651/requerimento_n_09.pdf</t>
   </si>
   <si>
     <t>solicitação homenagem em nome de aleliano ribeiro soares</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1328,68 +1328,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/230/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/363/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/364/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/618/indicaaao_05-23_auxilio_financeiro_pessoas_com_canca_r.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/631/indicacao_n6.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/632/indicacao_n7.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/633/indicacao_n8.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/359/mocao_01-23.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/498/05.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/575/comissao_06.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/579/parecer_09-23.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/578/parecer_10-23.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/597/parecer_n17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/609/parecer_19_proj21.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/611/parecer20_proj22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/612/parecer21_proj_22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/613/parecer22_proj23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/614/parecer23_proj23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/624/parecer_23_proj_lei26.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/625/parecer_25_proj_lei_27.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/629/parecer_29_proj_18.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/636/parecer_comissao_n32_proj_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/637/parecer_comissao_33_proj_35.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/644/parecer_36.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/646/pl37.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/647/parecer_38.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/648/parecer_39.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/650/parecer_40.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/652/parecer_41.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/654/parecer_42.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/655/parecer_43.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/371/1_proj_comp.001.2023_codigo_de_postura.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/372/2_proj_comp._002.2023_codigo_de_obras..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/653/pl_41.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/366/pl_04_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/496/pl_05.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/370/pl_06_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/373/pl_07.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/374/pl_08.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/375/pl_09.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/376/pl_10.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/377/pl_11.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/497/pl_12.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/573/projeto_de_lei_14.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/574/projeto_lei_15.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/576/projeto_16.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/577/projeto_017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/619/proj_lei_18.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/595/projeto_de_lei_n19.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/604/proj_lei_n20.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/605/proj_lei_n21.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/606/proj_lei_22.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/607/proj_lei_23.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/620/proj_lei_24.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/608/proj_lei_25.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/621/proj_lei_26.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/622/proj_lei_27.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/623/proj_lei_28.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/231/pl_n_29-22.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/232/pl__30-22.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/360/pl_04_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/643/pl_32.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/642/pl_33.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/635/proj_lei_n34.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/634/proj_lei_n35.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/638/pl_36.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/641/pl37.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/640/pl_38.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/645/pl_39.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/639/pl_40.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/662/lei_933.2023_credito_especial_icmss.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/361/p._r_01.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/580/proje_resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/615/proj_resolucao03.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/362/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/365/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/495/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/616/requerimento05.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/617/requerimento06.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/630/rquerimento_07.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/649/requerimento_n_08.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/651/requerimento_n_09.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/230/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/363/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/364/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/618/indicaaao_05-23_auxilio_financeiro_pessoas_com_canca_r.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/631/indicacao_n6.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/632/indicacao_n7.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/633/indicacao_n8.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/359/mocao_01-23.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/498/05.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/575/comissao_06.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/579/parecer_09-23.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/578/parecer_10-23.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/597/parecer_n17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/609/parecer_19_proj21.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/611/parecer20_proj22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/612/parecer21_proj_22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/613/parecer22_proj23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/614/parecer23_proj23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/624/parecer_23_proj_lei26.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/625/parecer_25_proj_lei_27.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/629/parecer_29_proj_18.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/636/parecer_comissao_n32_proj_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/637/parecer_comissao_33_proj_35.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/644/parecer_36.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/646/pl37.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/647/parecer_38.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/648/parecer_39.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/650/parecer_40.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/652/parecer_41.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/654/parecer_42.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/655/parecer_43.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/371/1_proj_comp.001.2023_codigo_de_postura.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/372/2_proj_comp._002.2023_codigo_de_obras..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/653/pl_41.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/366/pl_04_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/496/pl_05.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/370/pl_06_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/373/pl_07.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/374/pl_08.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/375/pl_09.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/376/pl_10.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/377/pl_11.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/497/pl_12.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/573/projeto_de_lei_14.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/574/projeto_lei_15.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/576/projeto_16.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/577/projeto_017.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/619/proj_lei_18.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/595/projeto_de_lei_n19.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/604/proj_lei_n20.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/605/proj_lei_n21.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/606/proj_lei_22.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/607/proj_lei_23.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/620/proj_lei_24.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/608/proj_lei_25.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/621/proj_lei_26.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/622/proj_lei_27.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/623/proj_lei_28.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/231/pl_n_29-22.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/232/pl__30-22.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/360/pl_04_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/643/pl_32.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/642/pl_33.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/635/proj_lei_n34.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/634/proj_lei_n35.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/638/pl_36.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/641/pl37.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/640/pl_38.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/645/pl_39.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/639/pl_40.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/662/lei_933.2023_credito_especial_icmss.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/361/p._r_01.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/580/proje_resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/615/proj_resolucao03.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/362/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/365/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/495/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/616/requerimento05.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/617/requerimento06.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/630/rquerimento_07.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/649/requerimento_n_08.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2023/651/requerimento_n_09.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="70.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>