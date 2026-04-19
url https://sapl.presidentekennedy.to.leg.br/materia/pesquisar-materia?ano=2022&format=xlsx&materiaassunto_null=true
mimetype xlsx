--- v0 (2026-02-28)
+++ v1 (2026-04-19)
@@ -10,843 +10,855 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="498" uniqueCount="258">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="505" uniqueCount="262">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/152/indicacao_01.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/152/indicacao_01.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, sugerindo a Acessibilidade e Adaptação do comércio local a A Norma NBR 9050 é um instrumento que serve para instruir arquitetos, construtores, engenheiros e outros profissionais da área, sobre critérios e parâmetros técnicos na construção, mobiliário, espaços e equipamentos urbanos e ainda na instalação e adaptação de edificações. - NBR 9050.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/150/indicacao_02.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/150/indicacao_02.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, solicitar a Vossa Excelência, que seja instalado um ponto de ônibus a margem da BR 153, no Setor Bela Vista, com intuito de abrigar os passageiros que embarcam e desembarcam dos transportes rodoviários com proteção de chuva e sol.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/151/indicacao_03.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/151/indicacao_03.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, solicitando a construção de quebra-molas, na Avenida Tocantins em frente o Seu Antero, no Município de Presidente Kennedy/TO.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/156/indicacao_04.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/156/indicacao_04.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, solicitando que o chefe do executivo municipal, possa indicar um(a) vereador(a) para exercer a função de líder do governo municipal nessa Câmara de Vereadores.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/157/indicacao_05.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/157/indicacao_05.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, solicitando fornecimento de um veículo que possa transportar todos os alunos que estão cursando o ensino médio no Colégio Militar em Guaraí/TO, haja vista que a família destes não possuem condições financeiras para arcar com o traslado.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/159/indicacao_06.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/159/indicacao_06.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, que o Poder Executivo promova a criação da Secretaria Municipal de Esportes, Cultura e Lazer, com Estrutura necessária ao seu funcionamento.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/161/indicacao_07.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/161/indicacao_07.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, solicita que o Poder Executivo promova a aquisição de EPI´s para os agentes de limpeza pública e demais funcionários que trabalham no caminhão coletor de lixo, resíduos sólidos. Em especial camisa com manga longa de proteção solar UV e Protetor Solar FPS</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/160/indicacao_08.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/160/indicacao_08.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, que o Poder Executivo promova a reforma e conclusão da Rua da CECOPEK, pois irá trazer mais qualidade de vida aos moradores.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/166/indicacao_09.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/166/indicacao_09.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, que o Poder Executivo promova a limpeza e a roçagem nas ruas do Setor Aeroporto, pois irá trazer mais qualidade de vida aos moradores.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/167/indicacao_10.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/167/indicacao_10.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, sugerindo que sejam tomadas as providências necessárias.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_11.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_11.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, solicitando ajuda de custo para aquisição de instrumentos musicais para o Centro de Referência de Assistência Social - CRAS.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/172/indicacao_12.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/172/indicacao_12.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, solicitando a construção de uma rede de esgoto, na Rua Adevaldo Moraes, esquina com a rua 04, no Município de Presidente Kennedy/TO.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/876/ind._13-2022.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/876/ind._13-2022.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A V.EXA.. NOS TERMOS DO ART. 185 DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO SENHOR PREFEITO JOÃO BATISTA ALVES CAVALCANTE, OUVINDO O PLENÁRIO DESTA CASA, SUGERINDO QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A CONSTRUÇÃO DE UM QUEBRA-MOLAS NA AVENIDA ARAGUAIA, ENTRE AS RUAS 06 E 07, EM RAZÃO DO EXCESSO DE VELOCIDADE QUE PASSAM OS CARROS E MOTOS E POR SER UMA RUA ONDE TRANSITAM MUITAS CRIANÇAS.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/197/14.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/197/14.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, sugerindo que sejam tomadas as providências necessárias para a construção de um quebra-molas na Rua 08, na esquina da rua 1, em razão do excesso de velocidade que passam os carros e motos.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/199/ind._15.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/199/ind._15.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, solicita que o Poder Executivo promova a instalação de câmera de segurança visando coibir, registrar e monitorar o fluxo de entrada e saída de pessoas e veículos de nossa cidade, proporcionando maior segurança aos cidadãos, como também a preservação do bem público.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/200/16.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/200/16.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, solicita que o Poder Executivo promova o controle da população de animais errantes, abandonados através do controle das zoonoses e demais providências.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/201/17.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/201/17.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, solicita que o Poder Executivo promova a alteração da jornada de trabalho dos garis, reajustando-a para um período em que a radiação solar tenha menor impacto a saúde do trabalhador, visto que, a exposição a radiação solar de forma excessiva pode ocasionar graves problemas a saúde.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/202/ind._19.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/202/ind._19.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, solicita que o Poder Executivo promova a construção de 2 (dois) quebra-molas na TO-235, sendo um na entrada Vila Loreto e o outro em frente ao Colégio Estadual Juscelino kubitschek, com intuito de reduzir a velocidade dos veículos, pois o veículos passam em alta velocidade, colocando em risco de vida as pessoas que utilizam a referida, principalmente no horário de entrada e saída dos alunos.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/209/20.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/209/20.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, sugerindo que sejam tomadas as providências necessárias para tapar buracos na Avenida Bernardo Sayão e Avenida Tocantins.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/226/21.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/226/21.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, sugerindo que sejam tomadas as providências necessárias para a construção de um quebra-molas na TO 239, em razão do excesso de velocidade que passam os carros e motos.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/228/22.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/228/22.pdf</t>
   </si>
   <si>
     <t>sugerindo que sejam tomadas as providencias necessárias para substituir o parquinho no Bosque Jose de Oliveira</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER CCJ</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/169/parecer_02.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/169/parecer_02.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Alteração da Lei Municipal 654/2007 de 10 de setembro de 2008 que dispõe sobre a política municipal de atendimento aos adolescentes, sobre o conselho municipal dos direitos da criança e do adolescente, sobre o conselho tutelar e dá outras providencias."</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/170/parecer_03.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/170/parecer_03.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as adequações nas remunerações dos servidores públicos municipais em consonância com o salário-mínimo nacional e dá outras providencias."</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/171/parecer_04.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/171/parecer_04.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a adequação da remuneração mínima da classe docente do Quadro do magistério da educação básica ao piso salarial profissional nacional do magistério público da educação básica e dá outras providencias."</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/192/05.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/192/05.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre estrutura administrativa organizacional do Poder Executivo da Prefeitura Municipal de Presidente Kennedy-TO e o seu quadro de cargos e salários e dá outras providências, em especial revogando as disposições em contrário.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/194/06.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/194/06.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a contratação por tempo determinado para atender à necessidade temporária de excepcional interesse público da Prefeitura Municipal de Presidente Kennedy -TO, nos termos do inciso IX do artigo 37 da Constituição Federal, necessárias até a efetivação futura da realização de concurso público e dá outra providencias em especial revogando as disposições em contrário.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/195/7.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/195/7.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS EFETIVOS ALTERA A QUANTIDADE DE VAGAS DOS CARGOS EFETIVOS PREVISTOS NO ANEXO II DA LEI 853/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/211/008_-_parecer_juridico_-_projeto_de_lei_008-2022.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/211/008_-_parecer_juridico_-_projeto_de_lei_008-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial por excesso de arrecadação no valor de R$ 129.795,32 (cento e vinte e nove setecentos e noventa e cinco reais e trinta e dois centavos) e dá outras providencias."</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/196/10.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/196/10.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2023 (Ano Referência de 2022) e dá outras providências."</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/210/11.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/210/11.pdf</t>
   </si>
   <si>
     <t>"Instituir o Código Sanitário do Município de Presidente Kennedy/TO e dá outras providências"</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/212/12.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/212/12.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a doação de unidade habitacionais ou lotes de propriedade do Município às famílias de baixa renda e dá outras providências"</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/213/parecer_13.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/213/parecer_13.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Serviço Municipal de Vigilância Sanitária e dá outras providencias"</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/214/14.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/214/14.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre estrutura administrativa organizacional do Poder Executivo da Prefeitura Municipal de Presidente Kennedy-TO, altera cargo de direção, chefia e assessoramento e dá outras providencias"</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/215/15.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/215/15.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a revisão e alteração do sistema municipal de ensino sob a Lei 293 de 11 de outubro de 1990, alterada pela Lei 832 de 19 de dezembro de 2019, de Presidente Kennedy/TO, e adota outras providências"</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/216/16.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/216/16.pdf</t>
   </si>
   <si>
     <t>"Autoriza o poder executivo a promover leilão para alienar máquinas e equipamentos inservíveis de propriedade do município, e dá outras providências”</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/227/018-_parecer_juridico_-_projeto_de_lei_n028-2022_de_novembro_de_2022ll.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/227/018-_parecer_juridico_-_projeto_de_lei_n028-2022_de_novembro_de_2022ll.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração de dispositivo da Lei n° 851/2021 que estima a Receita e Fixa a Despesa do Orçamento Anual do Município de Presidente Kennedy – TO para o exercício financeiro de 2022 e dá outras providências”.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/206/proj._014.2022_servico_sanitarios.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/206/proj._014.2022_servico_sanitarios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Serviço Municipal de Vigilância Sanitária e da outras providências.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/235/proj._018_alteracao_ppa_presidente_kennedy_2023_1.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/235/proj._018_alteracao_ppa_presidente_kennedy_2023_1.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE ALTERAÇOES AOS ANEXOS DA LEI Nº 852/2021, DE 23 DE NOVEMBRO DE 2021, QUE TRATA DO PLANO PLURIANUAL - PPA 2022/2025 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/153/pl_001.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/153/pl_001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO NO VALOR DE R$ 22.983,27 (VINTE E DOIS MIL NOVECENTOS E OITENTA E TRÊS REAIS E VINTE E SETE CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/163/02.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/163/02.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL 654/2007 DE 10 DE SETEMBRO DE 2007 QUE DISPÕE SOBRE A POLITICA MUNICIPAL DE ATENDIMENTO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, SOBRE O CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, SOBRE O CONSELHO TUTELAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/164/03.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/164/03.pdf</t>
   </si>
   <si>
     <t>Trata das adequações na remuneração dos servidores públicos municipais em consonância com o salário mínimo nacional e dá outras providências.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/173/proj._004.2022_est._administrativa.docx</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/173/proj._004.2022_est._administrativa.docx</t>
   </si>
   <si>
     <t>Dispõe sobe estrutura administrativa organizacional  do Poder Executivo da Prefeitura Municipal de Presidente Kennedy- TO e o seu quadro de cargos e salários e dá outras providencias, em especial, revogando as disposições em contrario.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/174/proj._005.2022_contrato_temporario_i.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/174/proj._005.2022_contrato_temporario_i.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a contratação por tempo determinado para atender à necessidade temporária de excepcional interesse público da Prefeitura Municipal de Presidente Kennedy -TO, nos termos do inciso IX do artigo 37 da Constituição Federal, necessárias até a efetivação futura da realização de concurso público e dá outra providencias em especial revogando as disposições em contrário. “</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/175/proj._006.2022_cria_cargos_efetivos.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/175/proj._006.2022_cria_cargos_efetivos.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS EFETIVOS ALTERA A_x000D_
 QUANTIDADE DE VAGAS DOS CARGOS_x000D_
 EFETIVOS PREVISTOS NO ANEXO II DA_x000D_
 LEI 853/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/165/07.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/165/07.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação da remuneração mínima da Classe Docente do Quadro do Magistério da Educação Básica ao Piso Salarial Profissional Nacional do Magistério Público da Educação Básica e dá providências correlatas.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/198/proj._008.2022_ldo_2023._i.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/198/proj._008.2022_ldo_2023._i.pdf</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/193/proj._010.2022_-_credito_especial.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/193/proj._010.2022_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 129.795,32 (CENTO E VINTE E NOVE MIL SETECENTOS E NOVENTA E CINCO REAIS E TRINTA E DOIS CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/203/proj._011.2022_novo_sistema_de_ensino..pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/203/proj._011.2022_novo_sistema_de_ensino..pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a  revisão e a l t e r a ç ã o  d o  s i s t e m a municipal de ensino sob a lei 293 de 11 de outubro de 1990, alterada pela lei 832 de 19 de dezembro de 2019, de presidente       k e n n e d y , e adota outras   providências".</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/204/proj._012.2022_leilao_de_bens.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/204/proj._012.2022_leilao_de_bens.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A PROMOVER LEILÃO PARA ALIENAR MÁQUINAS E EQUIPAMENTOS INSERVIVEIS, DE PROPRIEDADE DO MUNICIPIO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/205/proj._013.2022_doacao_imoveis.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/205/proj._013.2022_doacao_imoveis.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a doação de unidades habitacionais ou lotes de propriedade do Município às famílias de baixa renda e dá outras providências.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/207/proj.015.2022codigo_sanitario.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/207/proj.015.2022codigo_sanitario.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO SANITÁRIO DO MUNICÍPIO DE PRESIDENTE KENENDY TOCANTINS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/208/proj.016.2022___aut.lei_873_coord.ubs.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/208/proj.016.2022___aut.lei_873_coord.ubs.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 873/2022, que dispõe sobre a estrutura organizacional do Poder Executivo da Prefeitura Municipal de Presidente Kennedy - TO; altera cargo de direção, chefia e assessoramento e dá outras providências</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/217/proj._018_alteracao_ppa_presidente_kennedy_2023_1.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/217/proj._018_alteracao_ppa_presidente_kennedy_2023_1.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alterações aos anexos da Lei nº 852/2021, de 23 de Novembro de 2021, que trata do Plano Plurianual – PPA 2022/2025 e dá outras providências”.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/218/proj._019.2022_orcamentaria_loa_2023.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/218/proj._019.2022_orcamentaria_loa_2023.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Orçamento Anual do Município de PRESIDENTE KENNEDY, para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/219/proj._020.2022_contrato_agente_comunitario_de_saude..pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/219/proj._020.2022_contrato_agente_comunitario_de_saude..pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação de pessoal temporário, em caráter emergencial e dá outras providências.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/220/proj._020.2022_contrato_agente_comunitario_de_saude..pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/220/proj._020.2022_contrato_agente_comunitario_de_saude..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Denominação de_x000D_
 Praça e dá outras providencias.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/221/proj.022.2022_nome_do_pista_de_cooper.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/221/proj.022.2022_nome_do_pista_de_cooper.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Nominação da_x000D_
 Pista  Cooper e dá outras _x000D_
 providencias.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/222/proj.023.2022_nome_do_bosque.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/222/proj.023.2022_nome_do_bosque.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Nominação do_x000D_
 Bosque  e dá outras _x000D_
 providencias.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/223/proj.024.2022_nome_da_ciclovia.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/223/proj.024.2022_nome_da_ciclovia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Denominação de_x000D_
 Ciclovia e dá outras providencias.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/224/proj.027.2022_autera_a_lei_827.2019_ccm.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/224/proj.027.2022_autera_a_lei_827.2019_ccm.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA _x000D_
 LEI Nº 827/2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/225/proj.028.2022_suplementacao_orcamento.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/225/proj.028.2022_suplementacao_orcamento.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração de dispositivo da Lei nº 851/2021 - que estima a Receita e fixa a Despesa do Orçamento Anual do Município de Presidente Kennedy - TO para o exercício financeiro de 2022 e dá outras providências”.</t>
   </si>
   <si>
+    <t>2115</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/2115/projeto_de_lei_n30-2022.pdf</t>
+  </si>
+  <si>
+    <t>DISPOE SOBRE A GESTAO DEMOCRATICA E NORMATIZA O PROCESSO SELETIVO PARA ESCOLHA DE GESTOR ESCOLAR ATRAVES DE ELEICAO MERIDO E DESEMPENHO NOS ESTABELECIMENTOS DE ENSINO DA REDE PUBLICA MUNICIPAL DE ENSINO DE PRESIDENTE KENNEDY..</t>
+  </si>
+  <si>
     <t>733</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/</t>
   </si>
   <si>
     <t>“Regulamenta e fixa o piso salarial de _x000D_
 Agente Comunitário de Saúde (ACS) e _x000D_
 Agente Combate de Endemias (ACE) nos _x000D_
 termos da Emenda Constitucional nº _x000D_
 120/2022, e dá outras providências”</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/734/proj._014.2022_servico_sanitarios.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/734/proj._014.2022_servico_sanitarios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do_x000D_
 Serviço Municipal de_x000D_
 Vigilância Sanitária e da _x000D_
 outras providências.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/154/projeto_de_resolucao_01_-_organizaacao_adm.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/154/projeto_de_resolucao_01_-_organizaacao_adm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre estrutura administrativa organizacional do Poder Legislativo da_x000D_
 Câmara Municipal de Presidente Kennedy- TO e o seu quadro de cargos e salários e dá_x000D_
 outras providências, em especial revogando as disposições em contrário."</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/155/projeto_de_resolucao_02_-_alteracao_ppcs.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/155/projeto_de_resolucao_02_-_alteracao_ppcs.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração dos artigos 10 e 13 da resolução nº. 006/2019, plano de cargos, carreiras e salários - PCCS dos servidores da câmara municipal de presidente Kennedy -To”.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/149/requerimento_01.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/149/requerimento_01.pdf</t>
   </si>
   <si>
     <t>Requer informação e implementação do ICMS ecológico de Presidente Kennedy - TO.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/737/req._002_2022.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/737/req._002_2022.pdf</t>
   </si>
   <si>
     <t>REAJUSTE SALARIAL DOS CONSELHEIROS TUTELARES DO MUNICIPÍO DE PRESIDENTE KENNEDY-TO.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/736/req._003_2022.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/736/req._003_2022.pdf</t>
   </si>
   <si>
     <t>REAJUSTE SALARIAL DOS PROFISSIONAIS DA EDUCAÇÃO DO MUNICIPÍO DE PRESIDENTE KENNEDY-TO</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/158/requerimento_04.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/158/requerimento_04.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Presidente desta Câmara de Vereadores de Presidente Kennedy-TO._x000D_
 Fábio Félix Araújo de Sousa_x000D_
 _x000D_
 Assunto: Manutenção da Rede de Água Pluviais da Rua Antônio Barbosa.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/162/requerimento_05.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/162/requerimento_05.pdf</t>
   </si>
   <si>
     <t>Assunto: Requer informação e implementação do ICMS Ecológico de Presidente Kennedy – TO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1153,68 +1165,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/152/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/150/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/151/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/156/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/157/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/159/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/161/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/160/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/166/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/167/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/172/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/876/ind._13-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/197/14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/199/ind._15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/200/16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/201/17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/202/ind._19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/209/20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/226/21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/228/22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/169/parecer_02.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/170/parecer_03.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/171/parecer_04.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/192/05.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/194/06.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/195/7.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/211/008_-_parecer_juridico_-_projeto_de_lei_008-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/196/10.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/210/11.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/212/12.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/213/parecer_13.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/214/14.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/215/15.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/216/16.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/227/018-_parecer_juridico_-_projeto_de_lei_n028-2022_de_novembro_de_2022ll.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/206/proj._014.2022_servico_sanitarios.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/235/proj._018_alteracao_ppa_presidente_kennedy_2023_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/153/pl_001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/163/02.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/164/03.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/173/proj._004.2022_est._administrativa.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/174/proj._005.2022_contrato_temporario_i.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/175/proj._006.2022_cria_cargos_efetivos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/165/07.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/198/proj._008.2022_ldo_2023._i.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/193/proj._010.2022_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/203/proj._011.2022_novo_sistema_de_ensino..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/204/proj._012.2022_leilao_de_bens.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/205/proj._013.2022_doacao_imoveis.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/207/proj.015.2022codigo_sanitario.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/208/proj.016.2022___aut.lei_873_coord.ubs.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/217/proj._018_alteracao_ppa_presidente_kennedy_2023_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/218/proj._019.2022_orcamentaria_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/219/proj._020.2022_contrato_agente_comunitario_de_saude..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/220/proj._020.2022_contrato_agente_comunitario_de_saude..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/221/proj.022.2022_nome_do_pista_de_cooper.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/222/proj.023.2022_nome_do_bosque.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/223/proj.024.2022_nome_da_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/224/proj.027.2022_autera_a_lei_827.2019_ccm.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/225/proj.028.2022_suplementacao_orcamento.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/734/proj._014.2022_servico_sanitarios.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/154/projeto_de_resolucao_01_-_organizaacao_adm.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/155/projeto_de_resolucao_02_-_alteracao_ppcs.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/149/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/737/req._002_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/736/req._003_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/158/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/162/requerimento_05.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/152/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/150/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/151/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/156/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/157/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/159/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/161/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/160/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/166/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/167/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/172/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/876/ind._13-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/197/14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/199/ind._15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/200/16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/201/17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/202/ind._19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/209/20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/226/21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/228/22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/169/parecer_02.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/170/parecer_03.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/171/parecer_04.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/192/05.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/194/06.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/195/7.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/211/008_-_parecer_juridico_-_projeto_de_lei_008-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/196/10.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/210/11.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/212/12.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/213/parecer_13.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/214/14.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/215/15.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/216/16.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/227/018-_parecer_juridico_-_projeto_de_lei_n028-2022_de_novembro_de_2022ll.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/206/proj._014.2022_servico_sanitarios.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/235/proj._018_alteracao_ppa_presidente_kennedy_2023_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/153/pl_001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/163/02.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/164/03.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/173/proj._004.2022_est._administrativa.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/174/proj._005.2022_contrato_temporario_i.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/175/proj._006.2022_cria_cargos_efetivos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/165/07.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/198/proj._008.2022_ldo_2023._i.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/193/proj._010.2022_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/203/proj._011.2022_novo_sistema_de_ensino..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/204/proj._012.2022_leilao_de_bens.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/205/proj._013.2022_doacao_imoveis.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/207/proj.015.2022codigo_sanitario.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/208/proj.016.2022___aut.lei_873_coord.ubs.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/217/proj._018_alteracao_ppa_presidente_kennedy_2023_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/218/proj._019.2022_orcamentaria_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/219/proj._020.2022_contrato_agente_comunitario_de_saude..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/220/proj._020.2022_contrato_agente_comunitario_de_saude..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/221/proj.022.2022_nome_do_pista_de_cooper.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/222/proj.023.2022_nome_do_bosque.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/223/proj.024.2022_nome_da_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/224/proj.027.2022_autera_a_lei_827.2019_ccm.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/225/proj.028.2022_suplementacao_orcamento.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/2115/projeto_de_lei_n30-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/734/proj._014.2022_servico_sanitarios.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/154/projeto_de_resolucao_01_-_organizaacao_adm.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/155/projeto_de_resolucao_02_-_alteracao_ppcs.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/149/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/737/req._002_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/736/req._003_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/158/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2022/162/requerimento_05.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H71"/>
+  <dimension ref="A1:H72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="152.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="151.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2657,201 +2668,224 @@
       </c>
       <c r="C64" t="s">
         <v>230</v>
       </c>
       <c r="D64" t="s">
         <v>152</v>
       </c>
       <c r="E64" t="s">
         <v>153</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>231</v>
       </c>
       <c r="H64" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>233</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>10</v>
+        <v>234</v>
       </c>
       <c r="D65" t="s">
-        <v>234</v>
+        <v>152</v>
       </c>
       <c r="E65" t="s">
+        <v>153</v>
+      </c>
+      <c r="G65" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="G65" s="1" t="s">
+      <c r="H65" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>237</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>10</v>
+      </c>
+      <c r="D66" t="s">
         <v>238</v>
       </c>
-      <c r="B66" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E66" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="H66" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D67" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="E67" t="s">
+        <v>239</v>
+      </c>
+      <c r="G67" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="G67" s="1" t="s">
+      <c r="H67" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>245</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>10</v>
+      </c>
+      <c r="D68" t="s">
         <v>246</v>
       </c>
-      <c r="B68" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E68" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="H68" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D69" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="E69" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="H69" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D70" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="E70" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H70" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
+        <v>24</v>
+      </c>
+      <c r="D71" t="s">
+        <v>246</v>
+      </c>
+      <c r="E71" t="s">
+        <v>247</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H71" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>259</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
         <v>28</v>
       </c>
-      <c r="D71" t="s">
-[...9 lines deleted...]
-        <v>257</v>
+      <c r="D72" t="s">
+        <v>246</v>
+      </c>
+      <c r="E72" t="s">
+        <v>247</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H72" t="s">
+        <v>261</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2882,50 +2916,51 @@
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>