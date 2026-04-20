--- v0 (2025-11-29)
+++ v1 (2026-04-20)
@@ -54,1098 +54,1098 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>FÁBIO FÉLIX ARAÚJO DE SOUSA</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_01-21.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_01-21.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a Vossa Excelência, nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito Municipal João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, sugerindo que sejam adotadas as medidas e providências necessárias à implementação e construção das seguintes obras: 1 - Instalação de um terminal rodoviário no Setor Bela Vista; 2 - Construção de meios fios em todas as ruas pavimentadas do Setor Aeroporto; 3 - Construção de quatro quebra-molas no setor aeroporto, sendo dois na rua Raimundo Barbosa e os outros dois a Avenida Bernardo Sayão.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PRETA MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_02-21.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_02-21.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, sugerindo que sejam tomadas as providências necessárias para a construção de dois quebra-molas na rua Adevaldo de Moraes, em razão do excesso de velocidade que passam os carros e motos e por ser uma rua com Escola Municipal na nossa cidade, onde transitam muitas crianças e idosos.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>CHEIRO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_03.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_03.pdf</t>
   </si>
   <si>
     <t>Senhor presidente, apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação nº 003/2021, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o plenário desta casa, sugerindo que sejam tomadas as providências necessárias para a construção das seguintes obras: 1- Asfalto e meio fio na rua 21 de abril, 2- Pavimentação com bloquetes de concreto e implantação de meio fio na rua 2.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Fábio Félix</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/64/indicacao_04.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/64/indicacao_04.pdf</t>
   </si>
   <si>
     <t>Senhor presidente, apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação nº 004/2021, a ser encaminhada ao senhor Prefeito João Batista, ouvindo o Plenário desta Casa, sugerindo que sejam tomadas as providências necessárias para fazer o recapeamento da TO 239, que liga o setor bela vista ao centro de Presidente kennedy.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_005.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação Nº 005/2021, a ser encaminhada ao senhor prefeito, ouvindo o plenário desta Casa, sugerindo que sejam tomadas as providências necessárias para a construção das seguintes obras: 1 – Inspeção e correção de irregularidades técnicas e de componentes do sistema de iluminação pública no Setor Bela Vista, neste município</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/67/indicacao_006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/67/indicacao_006.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, sugerindo que sejam tomadas as providências necessárias para a construção das seguintes obras: _x000D_
 1 – Instalação de 4 (quarto) lixeiras com dimensões adequadas para o descarte de lixo da comunidade em locais estratégicos, sendo nas entradas e saídas da cidade nos seguintes trechos: fazenda Campo Alegre, saída para o Córrego maribondo, São Bento e Itaporã.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/70/indicacao_007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/70/indicacao_007.pdf</t>
   </si>
   <si>
     <t>Senhor presidente, apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao senhor prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, sugerindo que sejam tomadas as providências necessárias para a criação do Programa de Estágio remunerado no âmbito Municipal: 1 – Instituir no Município o Programa de Bolsa Estágio, que concede estágio remunerado para estudantes de ensino médio, técnico profissionalizante e superior, regularmente matriculados em instituições públicas e privadas que sejam reconhecidas pelo MEC.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/73/indicacao_008.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/73/indicacao_008.pdf</t>
   </si>
   <si>
     <t>Senhor presidente, apresento a V. Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao senhor prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, sugerindo que sejam tomadas as providências necessárias para a criação da Comissão Paritária de revisão do Plano de Cargos, Carreiras e Remuneração dos profissionais municipais da Educação: 1 – Instituir as comissões que tratam da criação da Comissão Paritária de Avaliação, Enquadramento e Gestão da Carreira do Quadro da Secretaria Municipal de Educação, bem como a comissão temporária para revisão do PCCR.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_009.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_009.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 009/2021, a ser encaminhada ao senhor prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, sugerindo que sejam mapeados os pontos do município que são mais praticadas as queimadas pelos moradores, poluindo o ar e contaminado o solo, para tomar medidas de fiscalização e soluções positiva para essa problemática. Pois são inúmeras as reclamações da comunidade sobre essas práticas.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_010.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_010.pdf</t>
   </si>
   <si>
     <t>A Indicação Nº 010/2021, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, sugerindo a criação de vale-alimentação no valor de R$ 200,00 (duzentos reais) para os servidores do Executivo Municipal.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_011.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_011.pdf</t>
   </si>
   <si>
     <t>Indicação Nº 011/2021, a ser encaminhada ao Senhor prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, sugerindo a Instituição de Gratificação Extraordinária no valor de R$ 300,00 (trezentos reais), aos servidores e motoristas da área da saúde, durante a vigência da calamidade de saúde pública decorrente do Coronavírus (COVID-19).</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/78/indicacao_012.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/78/indicacao_012.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, sugerindo que sejam tomadas as providências necessárias Criação de Políticas Públicas para manutenção permanente de Controle de Zoonoses no Município de Presidente Kennedy/TO</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/79/indicacao_013.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/79/indicacao_013.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, sugerindo que sejam tomadas as providências necessárias para Edição de Novo Decreto de combate ao Covid-19 no Município de Presidente Kennedy/TO.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_014.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_014.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, solicitamos a viabilização de recurso através de emenda parlamentar para iluminação do campo de futebol do Estádio Elias Assunção de Oliveira (O Bodão), no Município de Presidente Kennedy/TO.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_015.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_015.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, solicitando a construção de quebra-molas, na Avenida Tocantins em frente à Igreja Madureira, no Município de Presidente Kennedy/TO.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_016.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_016.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, para que sejam tomadas providências para regular o horário de funcionamento das farmácias nos finais de semana e feriados em regime de plantão e rodízio, no Município de Presidente Kennedy/TO.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_017.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_017.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, para que sejam tomadas providências para criação de uma Brigada Municipal Contra Incêndios no Município de Presidente Kennedy/TO.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_018.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_018.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, para que seja instituído durante o período de pandemia o auxílio aluguel, benefício financeiro de R$ 200,00 às famílias em situação de vulnerabilidade com a finalidade de permitir o acesso à moradia, no Município de Presidente Kennedy/TO.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_019.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_019.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, para que seja construído uma Ponte na propriedade do Silvio na região do Campo Alegre que liga a fazenda do Wanderley no Município de Presidente Kennedy/TO.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_020.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_020.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, para que seja providenciado equipe de fiscalização para coibir o tráfego de moto e veículos na pista de pedestre no Município de Presidente Kennedy/TO.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_021.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, solicitando a construção de quebra-molas, na Avenida Tocantins em frente à casa do filho do Pichoca, no Município de Presidente Kennedy/TO.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_022.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_022.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Deputado Estadual Excelentíssimo Srº Eli Borges, cópia ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, solicitando a reestruturação do Conselho Tutelar com melhorias na estrutura física do prédio, aquisição de mobiliário, bem como uma reajuste salarial ao conselheiros tutelares no Município de Presidente Kennedy/TO.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_023.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, solicitando a concessão do adicional de insalubridade aos Garis no Município de Presidente Kennedy/TO.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_024.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_024.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, solicitando que o Poder Executivo regulamente conforme Lei Federal nº 13.595/48, a indenização para agentes de saúde que utilizam transporte próprio para chegar as localidades no Município de Presidente Kennedy/TO.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_25.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_25.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, sugerindo a criação de projetos de incentivo ao esporte através de escolinhas de futebol que visem beneficiar crianças e jovens do município de Presidente Kennedy/TO.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_26.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_26.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, sugerindo a carga horária de seis horas diárias e 36 semanais para os agentes de limpeza pública-garis, por exercerem profissão insalubre e de risco com a exposição ao sol, especialmente no período do verão, bem como, a poeiras e a ruídos excessivos presentes o material recolhido.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_27.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_27.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante e ao Comandante do 7º BPM – Guaraí/TO, ouvindo o Plenário desta Casa, sugerindo que seja intensificado o patrulhamento das viaturas da Polícia Militar do Estado do Tocantins, em toda a cidade, tanto no período diurno quanto no noturno, tendo em vista o fato de os munícipes estarem sofrendo com a falta de segurança decorrente dos constantes furtos ocorrido no município de Presidente Kennedy/TO.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/100/indicacao_028.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/100/indicacao_028.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, sugerindo a bifurcação da Avenida Bernardo Sayão próximo à Praça Erasmo Pires, em frente à Casa do Noé, evitando colisões de veículos que trafegam no sentido do setor aeroporto ao centro do Município de Presidente Kennedy/TO.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/101/indicacao_029.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/101/indicacao_029.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, SUGERINDO a abertura de um retorno na Avenida Bernardo Sayão na Praça Mundica Pires, na altura da academia, no encontro com a Rua 05 no Município de Presidente Kennedy/TO.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/102/indicacao_030.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/102/indicacao_030.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, solicitando que que providencie a pavimentação e o calçamento com bloquetes na entrada e saída da Av. Tocantins na Vila Loreto, sentido Centro/BR 153, no Município de Presidente Kennedy/TO.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/117/indicacao_031.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/117/indicacao_031.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, SUGERINDO a disponibilização de um veículo para atender o transporte da população mais carente que precisa se deslocar para os municípios circunvizinhos de Presidente Kennedy/TO.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/123/indicacao_32.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/123/indicacao_32.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, solicitando a construção de uma lombada (quebra-molas) na Avenida Araguaia, entre as ruas 6 e 7 do município de Presidente Kennedy.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_033.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_033.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, solicitando a regularização da carga horária das professoras da Rede Municipal de Ensino com laudo médico.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/129/indicacao_034.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/129/indicacao_034.pdf</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/130/indicacao_035.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/130/indicacao_035.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, solicitando que seja determinado ao órgão competente que proceda a limpeza e roçagem do mato no Setor Bela Vista, no Município de Presidente Kennedy/TO.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/131/indicacao_036.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/131/indicacao_036.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, sugerindo que sejam tomadas as providências necessárias para a Instalação de lixeiras de tantas quanto bastem para satisfazer a demanda dos moradores e comerciante do Setor Bela Vista, com dimensões adequadas para o descarte de lixo da comunidade e que estejam em locais estratégicos.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/132/indicacao_037.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/132/indicacao_037.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, sugerindo que sejam tomadas as providências necessárias para efetuar a manutenção da iluminação e troca das lâmpadas da iluminação pública da Rua Jaime Câmara no Setor Bela Vista.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/133/indicacao_038.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/133/indicacao_038.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, solicitando que providencie uma pavimentação de bloquetes na Rua Antônio Barbosa, no Município de Presidente Kennedy/TO.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_039.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_039.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, solicitando ajuda de custo para aquisição de instrumentos musicais para o Centro de Referência de Assistência Social - CRAS.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER CCJ</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/66/parecer_n_001.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/66/parecer_n_001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a modificação do conselho municipal de acompanhamento e controle social do fundo de manutenção e desenvolvimento da educação básica e de valorização dos profissionais da educação CACS\FUNDEB</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/72/parecer_002.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/72/parecer_002.pdf</t>
   </si>
   <si>
     <t>O Parecer da Comissão de Constituição e Justiça, sobre o Projeto de Lei Nº 002/2021, que dispõe sobre a composição e modificação do Conselho do CAE – Conselho Municipal de Alimentação Escolar e dá outras providências.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/122/04_-_parecer_juridico_-_projeto_de_lei_015-2021.docx.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/122/04_-_parecer_juridico_-_projeto_de_lei_015-2021.docx.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão dos benefícios eventuais no _x000D_
 âmbito da Politica Municipal de Assistência social do _x000D_
 Município de Presidente Kennedy/TO."</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/120/06_-_parecer_juridico_-_projeto_de_lei_010-2021.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/120/06_-_parecer_juridico_-_projeto_de_lei_010-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial _x000D_
 por excesso de arrecadação no valor de R$ 300.000,00 _x000D_
 (trezentos mil reais) e dá outras providencias."</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/121/07_-_parecer_juridico_-_projeto_de_lei_012-2021.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/121/07_-_parecer_juridico_-_projeto_de_lei_012-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização para o Poder executivo _x000D_
 municipal, firmar convênio, termo de parceria e/ou _x000D_
 termo de cooperação com o poder Judiciário do Estado _x000D_
 e demais órgãos da administração pública Municipais, _x000D_
 Estaduais e Federais e particulares, e dá outras _x000D_
 disposições."</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/125/11_-_parecer_juridico_-_projeto_de_lei_07_e_08_de_2021.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/125/11_-_parecer_juridico_-_projeto_de_lei_07_e_08_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nova estrutura organizacional do Quadro _x000D_
 Geral de cargos e salários do Poder Executivo do Município _x000D_
 de Presidente Kennedy/TO e órgãos e dá outras providencias, _x000D_
 em especial revogando as disposições em contrário."</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/138/12_-_parecer_juridico_-_projeto_de_lei_005_de_2021.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/138/12_-_parecer_juridico_-_projeto_de_lei_005_de_2021.pdf</t>
   </si>
   <si>
     <t>"Parecer Jurídico Referente a Diretrizes a Serem Seguidas _x000D_
 Para a Elaboração da Lei Orçamentária Anual de 2022 e Sua _x000D_
 Execução."</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/139/13_-_parecer_juridico_-_projeto_de_lei_006_de_2021.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/139/13_-_parecer_juridico_-_projeto_de_lei_006_de_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano Plurianual para o período de 2022/2025 _x000D_
 e dá outras providências."</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/142/14_-_parecer_juridico_-_projeto_de_lei_019.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/142/14_-_parecer_juridico_-_projeto_de_lei_019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre limites para pagamento de requisição de pequeno valor RPV, no âmbito da Fazenda Municipal nos termos § 3º e § 4º do artigo 100 da Constituição Federal, e dá outras disposições."</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/148/17_-_parecer_-_projeto_de_lei_04.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/148/17_-_parecer_-_projeto_de_lei_04.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária de 2022 (Ano Referência de 2021) e dá outras providências."</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/143/020_-_parecer_juridico_-_projeto_de_lei_020.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/143/020_-_parecer_juridico_-_projeto_de_lei_020.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal de Presidente Kennedy/TO a firmar acordo para pagamento parcelado e/ou compensação de débitos constituídos em dívida com precatórios da Prefeitura e demais órgãos municipais dá outras providências."</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/</t>
   </si>
   <si>
     <t>“Autoriza ao Poder Excetivos e Fundos Municipais a realizar negociação e pagamento de dividas ajuizadas ou não, e dá outras disposições.”</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/144/parecer_previo_ata_extraordinaria.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/144/parecer_previo_ata_extraordinaria.pdf</t>
   </si>
   <si>
     <t>EMENTA CONSTITUCIONAL. ADMINISTRATIVO. LEI DE RESPONSABILIDADE FISCAL. PRESTAÇÃO DE CONTAS DO PREFEITO - CONSOLIDADAS. CONTRIBUIÇÃO PATRONAL A MENOR. DÉFICIT FINANCEIRO. RESTOS A PAGAR. CANCELAMENTOS DE RESTOS A PAGAR PROCESSADOS. PARECER PRÉVIO PELA REJEIÇÃO.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA</t>
   </si>
   <si>
     <t>JOÃO BATISTA ALVES CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/106/projeto_de_lei_008.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/106/projeto_de_lei_008.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre estrutura administrativa organizacional do Poder Executivo da Prefeitura Municipal de Presidente Kennedy-TO e o seu quadro de cargos e salários e dá outras providências, em especial revogando as disposições em contrário."</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/62/01-21.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/62/01-21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a modificação do conselho municipal de acompanhamento e controle social do fundo de manutenção e desenvolvimento da educação básica e de valorização dos profissionais da educação - CACS/FUNDEB</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_002.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a composição e modificação do conselho do CAE - Conselho Municipal de Alimentação Escolar</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/145/projeto-de-lei-004-ldo-presidente-kennedy-2022-004.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/145/projeto-de-lei-004-ldo-presidente-kennedy-2022-004.pdf</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/103/projeto_de_lei_005_orcamentaria_loa_presidente_kennedy_2022.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/103/projeto_de_lei_005_orcamentaria_loa_presidente_kennedy_2022.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Orçamento Anual do Município de PRESIDENTE KENNEDY, para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/105/projeto-de-lei-006-ppa-2022-2025-presidente-kennedy_1.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/105/projeto-de-lei-006-ppa-2022-2025-presidente-kennedy_1.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o plano Plurianual para o período de 2022/2025 e dá outras providências."</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/104/projeto_de_lei_007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/104/projeto_de_lei_007.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a nova estrutura organizacional do Quadro Geral de cargos e salários do Poder Executivo do Município de Presidente Kennedy -TO e Órgãos e dá outras providências, em especial revogando as disposições em contrário.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/107/projeto_de_lei_008.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/107/projeto_de_lei_008.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre estrutura administrativa organizacional do Poder Executivo da Prefeitura Municipal de Presidente Kennedy-TO e o seu quadro de cargos e salários e dá outras providências, em especial revogando as disposições em contrário.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/108/projeto_de_lei_009.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/108/projeto_de_lei_009.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a contratação por tempo determinado para atender à necessidade temporária de excepcional interesse público da Prefeitura Municipal de Presidente Kennedy -TO, nos termos do inciso IX do artigo 37 da Constituição Federal, necessárias até a efetivação futura da realização de concurso público e dá outra providencias em especial revogando as disposições em contrário.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/109/projeto_de_lei_010.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/109/projeto_de_lei_010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO NO VALOR DE R$ 300.000,00 (TREZENTOS MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/110/projeto_de_lei_011.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/110/projeto_de_lei_011.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão e regulamentação de diárias e ajuda de custo no âmbito da Administração Pública Municipal da Prefeitura de Presidente Kennedy -TO, e dá outras providencias.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/111/projeto_de_lei_012.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/111/projeto_de_lei_012.pdf</t>
   </si>
   <si>
     <t>.“Autoriza o Poder Município Executivo de Presidente Kennedy -TO, firmar convenio, termo de parceria e/ou termo de cooperação  com o poder Judiciário do Estado e demais órgão da administração pública Municipais, Estaduais e Federais e particulares, e dá outras disposições.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/112/projeto_de_lei_013.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/112/projeto_de_lei_013.pdf</t>
   </si>
   <si>
     <t>“Cria o Cargo de Analista Administrativo e autoriza a contratação de servidores em caráter excepcional temporários no âmbito da Administração Pública da Prefeitura Municipal de Presidente Kennedy -TO, e dá outras providências.”</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/113/projeto_de_lei_014.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/113/projeto_de_lei_014.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão e pagamento da remuneração de adicionais de insalubridade e de periculosidade, nos termos do Art. 7 inciso XXIII da Constituição Federal e dá outras providencias”.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/114/projeto_de_lei_015.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/114/projeto_de_lei_015.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão dos benefícios eventuais no âmbito da Política Municipal de Assistência Social do Município de Presidente Kennedy -TO”.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/115/projeto_de_lei_016.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/115/projeto_de_lei_016.pdf</t>
   </si>
   <si>
     <t>“Cria cargo de Fiscal de Tributos  e dá outras providências”.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/116/projeto_de_lei_017.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/116/projeto_de_lei_017.pdf</t>
   </si>
   <si>
     <t>“Cria os cargos de Monitor de transporte escolar, técnico de laboratório, Eletricista, Assistente Social e Engenheiro Civil e autoriza a contratação de servidores em caráter excepcional temporários no âmbito da Administração Pública da Prefeitura Municipal de Presidente Kennedy -TO, e dá outras providências.”</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/126/projeto_de_lei_018_dividas_ajuizadas.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/126/projeto_de_lei_018_dividas_ajuizadas.pdf</t>
   </si>
   <si>
     <t>“Autoriza ao Poder Excetivos e Fundos _x000D_
 Municipais a realizar negociação e _x000D_
 pagamento de dividas ajuizadas ou não, e _x000D_
 dá outras disposições.”</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/127/projeto_de_lei_019_rpv.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/127/projeto_de_lei_019_rpv.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre limites para pagamento de requisição de pequeno valor RPV, no âmbito da Fazenda Municipal nos termos do § 3º e § 4º do artigo 100 da Constituição Federal, e dá outras disposições.”</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/128/projeto_de_lei_020_precatorios_1.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/128/projeto_de_lei_020_precatorios_1.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal de Presidente Kennedy-TO a firmar acordo para pagamento parcelado e/ou compensação de débitos constituídos em dívida com precatórios da Prefeitura e demais órgãos municipais dá outras providências”.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_lei_021.2021_extincao_do_hospital_e_maternidade_tocantins.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_lei_021.2021_extincao_do_hospital_e_maternidade_tocantins.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Extinção do Hospital e Maternidade do Tocantins do Município de Presidente Kennedy -TO”.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/135/projeto_de_lei_022.2021_de_extincao_da_prefeitura_municipal_de_pres_kenn_servicos_de_agua_e_esgoto.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/135/projeto_de_lei_022.2021_de_extincao_da_prefeitura_municipal_de_pres_kenn_servicos_de_agua_e_esgoto.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Extinção do Órgão Prefeitura Municipal de Presidente Kennedy Serviços de Água e Esgoto do Município de Presidente Kennedy -TO”.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/740/projeto_de_lei_23.2021_professores.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/740/projeto_de_lei_23.2021_professores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre complemento constitucional _x000D_
 dos Profissionais da Educação Básica em _x000D_
 efetivo exercício do Município de Presidente _x000D_
 kennedy -TO.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/739/resolucao_001-2021.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/739/resolucao_001-2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Plano de Cargos, Carreiras _x000D_
 e Salários - PCCS dos Servidores da Câmara _x000D_
 Municipal de Presidente Kennedy -TO”.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/68/requerimento_004.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/68/requerimento_004.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Presidente desta Câmara de Vereadores de Presidente Kennedy-TO._x000D_
 Fábio Félix Araújo de Sousa_x000D_
 Assunto: Solicitação de todos os vereadores para que a Prefeitura Municipal não retire a tenda da lanchonete da praça 5 de dezembro de responsabilidade do Sr. Eurivan Lopes da Cunha</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/71/requerimento_005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/71/requerimento_005.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Presidente desta Câmara de Vereadores de Presidente Kennedy-TO._x000D_
 Fábio Félix Araújo de Sousa_x000D_
 _x000D_
 Assunto: Solicitação sobre informações do contrato do assessor jurídico da Câmara Municipal de Presidente Kennedy – TO._x000D_
 _x000D_
 Justificativa: Venho Requerer que o Presidente desta câmara municipal apresente informações acerca da contratação da Assessoria jurídica da casa, no uso de minha prerrogativa legal e exercendo a função de fiscalizadora, requeiro a informação supramencionada</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/74/requerimento_006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/74/requerimento_006.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Presidente desta Câmara de Vereadores de Presidente Kennedy-TO._x000D_
 Fábio Félix Araújo de Sousa_x000D_
 _x000D_
 Assunto: Requeiro ao Gestor Municipal um cronograma referente ao pagamento da folha do mês de dezembro._x000D_
 _x000D_
 Justificativa: Requerimento ao chefe do poder executivo municipal que apresente dentro de 30 (trinta) dias a esta casa leis em conformidade com o presente requerimento e regimento interno da casa, no uso das prerrogativas legais, exercendo a função de fiscalizadora do erário público e representante do povo deste município o cronograma e planejamento com suas devidas justificativas a respeito dos pagamentos dos salários já realizados e os que ainda estão por pagar, no sentido de obter informações acerca de todos os valores vencidos referente a folha de pagamento do mês de dezembro de 2020 dos servidores do município de Presidente Kennedy, sejam eles efetivos, contratados e comissionados. Ressalto que conforme previsto no parágrafo 2º do art.18 da Lei orgânica do munic</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/89/requerimento_007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/89/requerimento_007.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Presidente desta Câmara de Vereadores de Presidente Kennedy-TO._x000D_
 Fábio Félix Araújo de Sousa_x000D_
 _x000D_
 Assunto: Solicitação sobre informações do contrato do assessor jurídico da Câmara Municipal de Presidente Kennedy – TO._x000D_
 _x000D_
 Justificativa: Venho Requerer que o Presidente desta câmara municipal apresente informações acerca da contratação da Assessoria jurídica da casa, no uso de minha prerrogativa legal e exercendo a função de fiscalizadora, requeiro a informação supramencionada.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/90/requerimento_008.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/90/requerimento_008.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 186 do Regimento Interno, o presente Requerimento, a ser encaminhada ao Senhor Prefeito João Batista Alves Cavalcante, ouvindo o Plenário desta Casa, sugerindo que sejam tomadas as providências necessárias para implantação de meio-fio no Setor Aeroporto no Município de Presidente Kennedy/TO. _x000D_
 _x000D_
 1 – Solicitação de construção de meios-fios em todas as ruas asfaltadas no Setor Aeroporto.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/877/req._09-2021.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/877/req._09-2021.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR PRESIDENTE DESTA CÂMARA DE VEREADORES DE PRESIDENTE KENNEDY - TO.  SOLICITAÇÃO SOBRE INFORMAÇÕES DO CONTRATO DO ASSESSOR JURÍDICO DA CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY - TO._x000D_
 VENHO REQUERER QUE O PRESIDENTE DESTA CÂMARA MUNICIPAL APRESENTE INFORMAÇÕES ACERCA DA CONTRATAÇÃO DA ASSESSORIA JURÍDICA DA CASA, NO USO DE MINHA PRERROGATIVA LEGAL E EXCERCENDO E FUNÇÃO DE FISCALIZADORA, REQUEIRO A INFORMAÇÃO SUPRAMENCIONADA.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/91/requerimento_010.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/91/requerimento_010.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Presidente desta Câmara de Vereadores de Presidente Kennedy-TO._x000D_
 Fábio Félix Araújo de Sousa_x000D_
 _x000D_
 Assunto: Empréstimos Consignados   _x000D_
 _x000D_
 REQUEIRO à Mesa, nos termos do artigo 186 do Regimento Interno e do inciso XIX do artigo 18, da Lei Orgânica do Município de Presidente Kennedy/TO, ouvido o douto Plenário e cumpridas as formalidades regimentais, seja oficiado ao Exmo. Sr. Prefeito Municipal, solicitando-lhe que encaminhe as seguintes informações a esta Casa de Leis:_x000D_
 _x000D_
 Justificativa: Diante das constantes reclamações dos servidores municipais, acerca do bloqueio do convênio de empréstimos consignado com a CAIXA ECONOMICA FEDERAL, uma vez que mesmo havendo desconto em contracheque, o repasse que deveria ser feito pela prefeitura não está ocorrendo e com isso novos empréstimos estão sendo negados aos servidores municipais da prefeitura de Presidente Kennedy/TO, causando sérios problemas aos servidores solicitantes.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/94/requerimento_013.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/94/requerimento_013.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Presidente desta Câmara de Vereadores de Presidente Kennedy-TO._x000D_
 Fábio Félix Araújo de Sousa_x000D_
 _x000D_
 Assunto: Imunização (COVID-19) dos Funcionários do Posto Carreteiro 5  _x000D_
 _x000D_
 REQUEIRO à Mesa, nos termos do artigo 186 do Regimento Interno e do inciso XIX do artigo 18, da Lei Orgânica do Município de Presidente Kennedy/TO, ouvido o douto Plenário e cumpridas as formalidades regimentais, seja oficiado ao Exmo. Sr. Prefeito Municipal, solicitando-lhe que encaminhe tomada as seguinte PROVIDÊNCIA: EM CARÁTER DE URGÊNCIA, QUE SEJA CONSIDERADO COMO LINHA DE FRENTE TODOS OS FUNCIONÁRIOS DO POSTO CARRETEIRO 5, COMO FRENTISTA, GERENTES, OPERADORES DE CAIXA, ZELADORES, BORRACHEIROS E FUNCIONÁRIOS DAS LANCHONETES QUE ATUAM NO POSTO CARRETEIRO.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/95/requerimento_014.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/95/requerimento_014.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Presidente desta Câmara de Vereadores de Presidente Kennedy-TO._x000D_
 Fábio Félix Araújo de Sousa_x000D_
 _x000D_
 Assunto: Abastecimento de Água_x000D_
 _x000D_
 REQUEIRO à Mesa, nos termos do artigo 186 do Regimento Interno e do inciso XIX do artigo 18, da Lei Orgânica do Município de Presidente Kennedy/TO, ouvido o douto Plenário e cumpridas as formalidades regimentais, seja oficiado ao Exmo. Sr. Prefeito Municipal, solicitando-lhe que encaminhe tomada as seguinte PROVIDÊNCIA: Solução quanto o abastecimento de água no município, uma vez que a água fornecida pela companhia tem apresentado uma coloração avermelhada ou amarronzada, certamente inapropriada para o consumo.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/96/requerimento_015.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/96/requerimento_015.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Presidente desta Câmara de Vereadores de Presidente Kennedy-TO._x000D_
 Fábio Félix Araújo de Sousa_x000D_
 _x000D_
 Assunto: Reunião com o Poder Executivo Municipal e o Conselho Tutelar.  _x000D_
 _x000D_
 REQUEIRO à Mesa, nos termos do artigo 186 do Regimento Interno e do inciso XIX do artigo 18, da Lei Orgânica do Município de Presidente Kennedy/TO, ouvido o douto Plenário e cumpridas as formalidades regimentais, seja oficiado ao Exmo. Sr. Prefeito Municipal, solicitando-lhe que encaminhe tomada as seguinte PROVIDÊNCIA: Solicitação de uma reunião com o Poder Executivo Municipal e o Conselho Tutelar.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/118/requerimento_016.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/118/requerimento_016.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, nos termos do artigo 186 do Regimento Interno e do inciso XIX do artigo 18, da Lei Orgânica do Município de Presidente Kennedy/TO, ouvido o douto Plenário e cumpridas as formalidades regimentais, seja oficiado ao Exmo. Sr. Prefeito Municipal, solicitando-lhe que encaminhe e tomada as seguinte PROVIDÊNCIA: Divulgação da listagem de medicamentos disponíveis e os que estão em falta aos usuários do Sistema único de Saúde.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/119/requerimento_017.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/119/requerimento_017.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, nos termos do artigo 186 do Regimento Interno e do inciso XIX do artigo 18, da Lei Orgânica do Município de Presidente Kennedy/TO, ouvido o douto Plenário e cumpridas as formalidades regimentais, seja oficiado ao Exmo. Sr. Prefeito Municipal, solicitando-lhe que encaminhe e tomada as seguintes PROVIDÊNCIAS: Agilidade na celebração de convênio com a Policia Militar/TO, para fins de emprego de policiais militares no município de Presidente Kennedy, para robustecer a segurança da população.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/136/requerimento_18.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/136/requerimento_18.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Presidente desta Câmara de Vereadores de Presidente Kennedy-TO._x000D_
 Fábio Félix Araújo de Sousa_x000D_
 _x000D_
 Assunto: Informações acerca do início das atividades da Creche.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/137/requerimento_019.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/137/requerimento_019.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Presidente desta Câmara de Vereadores de Presidente Kennedy-TO._x000D_
 Fábio Félix Araújo de Sousa_x000D_
 _x000D_
 Assunto: Contratação de Médico para Rede Municipal de Saúde.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/140/requerimento_020.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/140/requerimento_020.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Presidente desta Câmara de Vereadores de Presidente Kennedy-TO._x000D_
 Fábio Félix Araújo de Sousa_x000D_
 _x000D_
 Assunto: Criação da Comissão Paritária de Revisão do PCCR.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/147/requerimento_021.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/147/requerimento_021.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Presidente desta Câmara de Vereadores de Presidente Kennedy-TO._x000D_
 Fábio Félix Araújo de Sousa_x000D_
 _x000D_
 Assunto: Complemento Constitucional dos Profissionais da Educação Básica.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -1455,68 +1455,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_01-21.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_02-21.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/64/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/67/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/70/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/73/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/78/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/79/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/100/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/101/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/102/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/117/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/123/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/129/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/130/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/131/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/132/indicacao_037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/133/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/66/parecer_n_001.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/72/parecer_002.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/122/04_-_parecer_juridico_-_projeto_de_lei_015-2021.docx.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/120/06_-_parecer_juridico_-_projeto_de_lei_010-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/121/07_-_parecer_juridico_-_projeto_de_lei_012-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/125/11_-_parecer_juridico_-_projeto_de_lei_07_e_08_de_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/138/12_-_parecer_juridico_-_projeto_de_lei_005_de_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/139/13_-_parecer_juridico_-_projeto_de_lei_006_de_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/142/14_-_parecer_juridico_-_projeto_de_lei_019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/148/17_-_parecer_-_projeto_de_lei_04.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/143/020_-_parecer_juridico_-_projeto_de_lei_020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/144/parecer_previo_ata_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/106/projeto_de_lei_008.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/62/01-21.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/145/projeto-de-lei-004-ldo-presidente-kennedy-2022-004.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/103/projeto_de_lei_005_orcamentaria_loa_presidente_kennedy_2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/105/projeto-de-lei-006-ppa-2022-2025-presidente-kennedy_1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/104/projeto_de_lei_007.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/107/projeto_de_lei_008.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/108/projeto_de_lei_009.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/109/projeto_de_lei_010.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/110/projeto_de_lei_011.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/111/projeto_de_lei_012.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/112/projeto_de_lei_013.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/113/projeto_de_lei_014.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/114/projeto_de_lei_015.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/115/projeto_de_lei_016.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/116/projeto_de_lei_017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/126/projeto_de_lei_018_dividas_ajuizadas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/127/projeto_de_lei_019_rpv.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/128/projeto_de_lei_020_precatorios_1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_lei_021.2021_extincao_do_hospital_e_maternidade_tocantins.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/135/projeto_de_lei_022.2021_de_extincao_da_prefeitura_municipal_de_pres_kenn_servicos_de_agua_e_esgoto.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/740/projeto_de_lei_23.2021_professores.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/739/resolucao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/68/requerimento_004.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/71/requerimento_005.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/74/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/89/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/90/requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/877/req._09-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/91/requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/94/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/95/requerimento_014.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/96/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/118/requerimento_016.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/119/requerimento_017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/136/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/137/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/140/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/147/requerimento_021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_01-21.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_02-21.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/64/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/67/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/70/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/73/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/78/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/79/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/100/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/101/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/102/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/117/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/123/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/129/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/130/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/131/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/132/indicacao_037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/133/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/66/parecer_n_001.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/72/parecer_002.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/122/04_-_parecer_juridico_-_projeto_de_lei_015-2021.docx.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/120/06_-_parecer_juridico_-_projeto_de_lei_010-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/121/07_-_parecer_juridico_-_projeto_de_lei_012-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/125/11_-_parecer_juridico_-_projeto_de_lei_07_e_08_de_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/138/12_-_parecer_juridico_-_projeto_de_lei_005_de_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/139/13_-_parecer_juridico_-_projeto_de_lei_006_de_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/142/14_-_parecer_juridico_-_projeto_de_lei_019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/148/17_-_parecer_-_projeto_de_lei_04.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/143/020_-_parecer_juridico_-_projeto_de_lei_020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/144/parecer_previo_ata_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/106/projeto_de_lei_008.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/62/01-21.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/69/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/145/projeto-de-lei-004-ldo-presidente-kennedy-2022-004.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/103/projeto_de_lei_005_orcamentaria_loa_presidente_kennedy_2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/105/projeto-de-lei-006-ppa-2022-2025-presidente-kennedy_1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/104/projeto_de_lei_007.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/107/projeto_de_lei_008.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/108/projeto_de_lei_009.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/109/projeto_de_lei_010.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/110/projeto_de_lei_011.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/111/projeto_de_lei_012.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/112/projeto_de_lei_013.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/113/projeto_de_lei_014.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/114/projeto_de_lei_015.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/115/projeto_de_lei_016.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/116/projeto_de_lei_017.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/126/projeto_de_lei_018_dividas_ajuizadas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/127/projeto_de_lei_019_rpv.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/128/projeto_de_lei_020_precatorios_1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_lei_021.2021_extincao_do_hospital_e_maternidade_tocantins.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/135/projeto_de_lei_022.2021_de_extincao_da_prefeitura_municipal_de_pres_kenn_servicos_de_agua_e_esgoto.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/740/projeto_de_lei_23.2021_professores.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/739/resolucao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/68/requerimento_004.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/71/requerimento_005.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/74/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/89/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/90/requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/877/req._09-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/91/requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/94/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/95/requerimento_014.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/96/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/118/requerimento_016.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/119/requerimento_017.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/136/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/137/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/140/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2021/147/requerimento_021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="180.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="179.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>