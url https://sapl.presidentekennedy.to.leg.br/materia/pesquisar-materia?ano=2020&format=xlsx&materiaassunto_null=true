--- v0 (2026-02-28)
+++ v1 (2026-04-20)
@@ -10,415 +10,430 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="216" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="223" uniqueCount="127">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>FABIO COIMBRA</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/48/ccf02032020.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/48/ccf02032020.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresentamos a V. Exa., nos termos do art. 185 do Regimento Interno, a presente indicação, a ser encaminhada ao Senhor Prefeito Ailton Francisco da Silva, ouvido o Plenário desta Casa, sugerindo que sejam tomadas as providências necessárias à completa limpeza do espaço destinado a pouso e decolagem de aeronaves - aeroporto - localizado no Setor Aeroporto.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/54/indicacao_003_20.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/54/indicacao_003_20.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V. Exa., nos termos do Art. 185 do Regimento Interno, a presente indicação, a ser encaminhada ao Secretário Municipal de Obras o Senhor Leomar Wanderley dos Santos, ouvindo o Plenário desta Casa, sugerindo que sejam tomadas as providências necessárias à realização de operação de eliminação de buracos existentes em nossas Ruas e Avenidas.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/55/indicacao_004_20.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/55/indicacao_004_20.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V. Exa., nos termos do Art. 185 do Regimento Interno, a presente indicação, a ser encaminhada ao Secretário Municipal de Obras o Senhor Leomar Wanderley dos Santos, ouvindo o Plenário desta Casa, sugerindo que sejam tomadas as providências necessárias à realização de terraplanagem, pavimentação com bloquetes de concreto e implantação de meio fio na Rua Mauá.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/948/ind_05-2020.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/948/ind_05-2020.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTAMOS A V. EXA., NOS TERMOS DO ART. 185 DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO SENHOR PREFEITO AILTON FRANCISCO DA SILVA, OUVIDO O PLENÁRIO DESTA CASA, SUGERINDO QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS AO MELHORAMENTO DA REMUNERAÇÃO ATRIBUÍDA AOS CONSELHEIROS TUTELARES DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/598/indicacao_06-20.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/598/indicacao_06-20.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresentamos a V. Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito Ailton Francisco da Silva, ouvido o Plenário desta Casa, sugerindo que sejam tomadas as providências necessárias ao à instituição de FUNADAÇÃO PÚBLICA de amparo ao idoso.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/599/indicacao_07-20.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/599/indicacao_07-20.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresentamos a V. Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito Ailton Francisco da Silva, ouvido o Plenário desta Casa, sugerindo que sejam tomadas as providências necessárias à inspeção e correção de irregularidades técnicas e de componentes do sistema de iluminação pública no Setor Bela Vista, neste Município.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PRETA MARTINS, WAISTER, ZÉ DO QUITO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/600/indicacao_09-20.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/600/indicacao_09-20.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresentamos a V. Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada à Senhora Secretária Municipal de Saúde: Verônica Teodoro, ouvido o Plenário desta Casa, sugerindo que sejam tomadas as providências ao levantamento do estado de funcionamento e realização de manutenção das ambulâncias deste município bem como seja realizada a aquisição de medicamentos e reposição do estoque respectivo.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/56/indicacao_013.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/56/indicacao_013.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V. Exa, nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Secretário Municipal de Obras o Senhor Leomar Wanderley dos Santos, ouvido o Plenário desta Casa, sugerindo que sejam tomadas as providências necessárias à realização de terraplanagem, pavimentação com bloquetes de concreto e implantação de meio fio nas ruas 12, de frente a Residência do Senhor Luizão; e no final da Rua 13 encontro com o final da Rua 02.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER CCJ</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/51/parecer_001_2020.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/51/parecer_001_2020.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO DAS COMISSÕES DE CONSTITUIÇÃO E JUSTIÇA E COMISSÃO DE FINANÇAS, ORÇAMENTO E ADMINISTRAÇÃO PÚBLICA PROJETO DE LEI Nº 001 DE 07 DE FEVEREIRO DE 2020, que "Dispõe sobre a Reorganização Administrativa do Poder Executivo de Presidente Kennedy-TO, na forma que especifica."</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/53/parecer_002_20.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/53/parecer_002_20.pdf</t>
   </si>
   <si>
     <t>O Poder Executivo Municipal de Presidente Kennedy-TO apresentou o Projeto de Lei nº 005 de 06 de Março de 2020 à Câmara Municipal, objetivando o pagamento de mensalidade/anuidade a Organizações Sociais, sem fins lucrativos, que realizam atividades de defesa em favor das políticas públicas e interesses do município e autoriza o Poder Executivo a vincular-se como associado das Organizações Sociais, sem fins lucrativos que especifica e a pagar as respectivas anuidades e dá outras providências.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>CCJ - COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/57/parecer_005_20.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/57/parecer_005_20.pdf</t>
   </si>
   <si>
     <t>O Poder Executivo Municipal de Presidente Kennedy-TO apresentou o Projeto de Lei nº 005 de 06 de Março de 2020 à Câmara Municipal, que dispõe sobre os subsideos dos Vereadores do Municipio de Presidente Kennedy, Estado do Tocantins, para a Gestão 2021-2024 e dá outras providências.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/240/p_lei_comp._04-2020.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/240/p_lei_comp._04-2020.pdf</t>
   </si>
   <si>
     <t>"Altera os artigos 143, o caput do art. 145 e o caput do artigo 147 da Lei Complementar n 738/2013 de 30 de setembro de 2013 - Código Tributário do Município de Presidente Kennedy, Estado do Tocantins, e dá outras providências".</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>JOÃO BATISTA ALVES CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/50/projeto_de_lei_05_2020_pdf.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/50/projeto_de_lei_05_2020_pdf.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N 05 DE 06 DE MARÇO DE 2020 " Dispõe sobre o pagamento de mensalidade/anuidade a Organizações Sociais, sem fins lucrativos, que realizam atividades de defesa em favor das políticas públicas e interesses do município e autoriza o Poder Executivo a vincular-se como associado das Organizações Sociais, sem fins lucrativos que especifica e a pagar as respectivas anuidades e dá outras providências."</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/237/pl_01_-2020.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/237/pl_01_-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa Cidade Monitorada no âmbito do Município de Presidente Kennedy, Estado do Tocantins, e dá outras providências.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/238/pl_02-2020.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/238/pl_02-2020.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre os subsídios do Prefeito, do Vice-Prefeito e dos Secretários Municipais do Município de Presidente Kennedy, Estado do Tocantins, para a Gestão 2021-2024 e dá outras providências".</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/239/pl_03-2020.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/239/pl_03-2020.pdf</t>
   </si>
   <si>
     <t>"Revogar a Lei 737/2013, de 30 de setembro de 2013. e Autorizar ao Poder Executivo a Instituir o Dia do Evangélico, no Município de Presidente Kennedy, Estado do Tocantins a ser comemorado no dia 21 de agosto de cada ano, sendo que o dia do Evangélico será um feriado Municipal".</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/752/projetos_da_sessao_12020_001_002_003_004.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/752/projetos_da_sessao_12020_001_002_003_004.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 143, O CAPUT DO ART. 145 E O CAPUT DO ART. 147 DA LEI COMPLEMENTAR N 738º - 2013 DE 30 DE SETEMBRO DE 2013- CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE PRESIDENTE KENNEDY, ESTADO DO TOCANTINS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/241/pl_05-2020.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/241/pl_05-2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o pagamento de mensalidade/anuidade a Organizações Sociais, sem fins lucrativos, que realizam atividades de defesa em favor das políticas públicas e interesses do município e autoriza o Poder Executivo a vincular-se como associado das Organizações Sociais, sem fins lucrativos que especifica e a pagar as respectivas anuidades e dá outras providências.".</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/242/pl_06-2020.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/242/pl_06-2020.pdf</t>
   </si>
   <si>
     <t>"Concede gratificação extraordinária as servidores municipais que atuam diretamente no combate à pandemia da Covid 19 ou estejam expostos ao corona vírus e dá outras providências".</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/243/pl_08-2020.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/243/pl_08-2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação e instalação da Creche Pro Infância Tipo II, denominada pelo nome Erivalda Nunes Veloso Fernandes, da rede Municipal Ensino de Presidente Kennedy-TO.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/58/projeto_de_lei_n_9.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/58/projeto_de_lei_n_9.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei orçamentária para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/59/projeto_de_lei_no_10.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/59/projeto_de_lei_no_10.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa, estabelecendo o Programa de Trabalho do Município de Presidente Kennedy para o exercício financeiro de 2021.</t>
   </si>
   <si>
+    <t>2083</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/2083/projeto_de_resolucao_n_02_-2020.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE OS SUBSIDIOS DOS VEREADORES DO MUNICIPIO DE PRESIDENTE KENNEDY, ESTADO DO TOCANTINS, PARA A GESTÃO 2021-2024 E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
     <t>601</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/601/requerimento_03-20.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/601/requerimento_03-20.pdf</t>
   </si>
   <si>
     <t>AO ILUSTRISSIMO SENHOR PRESIDENTE DA CAMARA MUNICIPAL DE PRESIDENTE KENNEDY-ΤΟ; VEREADOR; WNICIOS VIEIRA LOPES E DEMAIS VEREADORES QUE COMPÕE ESSA CASA DE LEIS. DENOMINADA CAMARA MUNICIPAL DE VEREADORES DE PRESIDENTE KENNEDY TOCANTINS.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/602/requerimento_02-20.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/602/requerimento_02-20.pdf</t>
   </si>
   <si>
     <t>Solicitação da Bandeira do Município de Presidente Kennedy - TO</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/49/requerimento_01.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/49/requerimento_01.pdf</t>
   </si>
   <si>
     <t>À Empresa Hidro Fort Administração e Operação LTDA._x000D_
 Assunto: Solicitação de perfuração e aprofundamento de Poços artesianos.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/603/requerimento_06-20.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/603/requerimento_06-20.pdf</t>
   </si>
   <si>
     <t>Solicitação de Projetos de Indicações e Requerimentos do Vereador Fábio Pereira Coimbra, e no qual teve participação.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/949/req._06-2020.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/949/req._06-2020.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: SOLICITAÇÃO DE PROJETOS DE INDICAÇÕES E REQUERIMENTOS DO VEREADOR FÁBIO PEREIRA COIMBRA, NO QUAL TEVE PARTICIPAÇÃO. _x000D_
 JUSTIFICATIVA: PARA DIVULGAÇÃO EM CAMPANHA ELEITORAL, COM FINS DE MOSTRAR SEU TRABALHO.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>DN</t>
   </si>
   <si>
     <t>DENÚNCIA</t>
   </si>
   <si>
     <t>Darleny Rodrigues Araújo</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/52/denuncia_09_03.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/52/denuncia_09_03.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY-TO, VEREADOR WINICYUS VIEIRA LOPES: Vem respeitosamente a presença da vossa Senhoria apresentar DENÚNCIA em face da vereadora Maria Bonfim Pereira Martins, (Preta), com fundamento na Resolução de nº 16 de Agosto de 1990 ( Regimento Interno da Câmara Municipal de Presidente Kennedy-TO) e no Decreto - Lei n. 201 de 27 de fevereiro de 1967, pelas razões fáticas e legais que passa a expor.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -725,68 +740,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/48/ccf02032020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/54/indicacao_003_20.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/55/indicacao_004_20.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/948/ind_05-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/598/indicacao_06-20.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/599/indicacao_07-20.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/600/indicacao_09-20.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/56/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/51/parecer_001_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/53/parecer_002_20.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/57/parecer_005_20.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/240/p_lei_comp._04-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/50/projeto_de_lei_05_2020_pdf.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/237/pl_01_-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/238/pl_02-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/239/pl_03-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/752/projetos_da_sessao_12020_001_002_003_004.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/241/pl_05-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/242/pl_06-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/243/pl_08-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/58/projeto_de_lei_n_9.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/59/projeto_de_lei_no_10.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/601/requerimento_03-20.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/602/requerimento_02-20.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/49/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/603/requerimento_06-20.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/949/req._06-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/52/denuncia_09_03.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/48/ccf02032020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/54/indicacao_003_20.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/55/indicacao_004_20.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/948/ind_05-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/598/indicacao_06-20.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/599/indicacao_07-20.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/600/indicacao_09-20.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/56/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/51/parecer_001_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/53/parecer_002_20.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/57/parecer_005_20.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/240/p_lei_comp._04-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/50/projeto_de_lei_05_2020_pdf.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/237/pl_01_-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/238/pl_02-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/239/pl_03-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/752/projetos_da_sessao_12020_001_002_003_004.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/241/pl_05-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/242/pl_06-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/243/pl_08-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/58/projeto_de_lei_n_9.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/59/projeto_de_lei_no_10.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/2083/projeto_de_resolucao_n_02_-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/601/requerimento_03-20.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/602/requerimento_02-20.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/49/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/603/requerimento_06-20.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/949/req._06-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2020/52/denuncia_09_03.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H29"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1316,216 +1330,240 @@
       </c>
       <c r="C23" t="s">
         <v>95</v>
       </c>
       <c r="D23" t="s">
         <v>68</v>
       </c>
       <c r="E23" t="s">
         <v>69</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H23" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>98</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="D24" t="s">
         <v>99</v>
       </c>
       <c r="E24" t="s">
         <v>100</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H24" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>103</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="D25" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="E25" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="H25" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>17</v>
+        <v>51</v>
       </c>
       <c r="D26" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="E26" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>105</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="H26" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D27" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="E27" t="s">
-        <v>100</v>
+        <v>105</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="H27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>113</v>
+        <v>21</v>
       </c>
       <c r="D28" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="E28" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H28" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
+        <v>118</v>
+      </c>
+      <c r="D29" t="s">
+        <v>104</v>
+      </c>
+      <c r="E29" t="s">
+        <v>105</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H29" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>121</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
         <v>10</v>
       </c>
-      <c r="D29" t="s">
-[...12 lines deleted...]
-        <v>121</v>
+      <c r="D30" t="s">
+        <v>122</v>
+      </c>
+      <c r="E30" t="s">
+        <v>123</v>
+      </c>
+      <c r="F30" t="s">
+        <v>124</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H30" t="s">
+        <v>126</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>