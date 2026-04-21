--- v0 (2026-01-14)
+++ v1 (2026-04-21)
@@ -54,475 +54,475 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>FABIO COIMBRA</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/34/indica-o-carga-horaria-de-30-horas.docx</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/34/indica-o-carga-horaria-de-30-horas.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito, ouvido o Plenário desta Casa, para que seja Municipalizada da carga horária para o setor de enfermagem, e consequentemente reduzida a jornada de trabalho dos cargos de Auxiliar de Enfermagem, Técnico de Enfermagem e Enfermeiro integrantes da Administração Pública Direta e Indireta Municipal para 30 (trinta) horas semanais o que não excederá a 06 (seis) horas diárias</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ZÉ DO QUITO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/35/indica-o-doa-o-de-terreno.docx</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/35/indica-o-doa-o-de-terreno.docx</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do art. 185 do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito, ouvido o Plenário desta Casa, para que seja efetuada uma doação de um terreno de propriedade do Município de Presidente Kennedy – TO, localizado na Av. Bernardo Sayão, n. 00, quadra. 003, Lote, 001A, Bairro Centro, terreno este com 180 m2, sendo 20m na lateral esquerda, 20m na lateral direita, 9 m de fundo e 9 m de frente, ao Sr. Leomar Rodrigues Pereira, portador do RG n. 1.270.209 SSP/TO, inscrito no CPF sob o n. 703.153.411-90.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/38/indicacao__construcao_de_ponte.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/38/indicacao__construcao_de_ponte.pdf</t>
   </si>
   <si>
     <t>A presente indicação tem como objetivo a construção de uma ponte no assentamento Barro Preto</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/693/ind04-2018.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/693/ind04-2018.pdf</t>
   </si>
   <si>
     <t>Sugere a instalação de câmeras de monitoramento segurança/vigilância em pontos estratégicos da cidade, tais como nas entradas e saídas da cidade, nas praças públicas e nos órgão públicos.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/36/projeto-de-decreto-legislativo-cargos-e-gratific_KyhgYIq.docx</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/36/projeto-de-decreto-legislativo-cargos-e-gratific_KyhgYIq.docx</t>
   </si>
   <si>
     <t>REGULAMENTA AS ATRIBUIÇÕES, REQUISITOS, GRATIFICAÇÃO DOS CARGOS EFETIVOS DA ADMINISTRAÇÃO PÚBLICA DIRETA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>FÁBIO FÉLIX ARAÚJO DE SOUSA</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/37/projeto-de-decreto-legislativo-cria-o-de-cargos-_4xi2iWF.docx</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/37/projeto-de-decreto-legislativo-cria-o-de-cargos-_4xi2iWF.docx</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PROVIMENTO EFETIVO E EM COMISSÃO NO QUADRO DE PESSOAL DA CÂMARA DE VEREADORES DO MUNICÍPIO DE PRESIDENTE KENNEDY – TO REGULAMENTA AS ATRIBUIÇÕES, REQUISITOS DOS CARGOS EFETIVOS DA ADMINISTRAÇÃO PÚBLICA DIRETA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/694/pdl03-2018.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/694/pdl03-2018.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE MOTORISTA DE PROVIMENTO EFETIVO NO QUADRO DE PESSOAL DA CÂMARA DE VEREADORES DO MUNICÍPIO DE KENNEDY -TO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/234/pl_04-_2018.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/234/pl_04-_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Diário Oficial Eletrônico do município de Presidente Kennedy e dá outras providências.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/180/projeto_n_02-18.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/180/projeto_n_02-18.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a REVISÃO E ALTERAÇÃO DO PLANO MUNICIPAL DE EDUCAÇÃO LEI 778 DE 22 DE JUNHO DE 2015 e adota outras Providências.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/181/projeto_n_03-18.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/181/projeto_n_03-18.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Transparência e Controle Social do Município de Presidente Kennedy- TO, estabelecendo suas atribuições e composição.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/233/projeto_n_04-18_20-08.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/233/projeto_n_04-18_20-08.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL NO MUNICÍPIO DE PRESIDENTE KENNEDY-SUAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/183/projeto_n_05-18.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/183/projeto_n_05-18.pdf</t>
   </si>
   <si>
     <t>Acrescenta Parágrafo 3º ao art. 4º da Lei Municipal nº 711/2011 e Acrescenta a Guarda Subsidiaria e outras providências.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>JOÃO BATISTA ALVES CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/47/pl_n_06-2018_altera_lei_municipal_702_-_criacao_d_QFZBdtk.doc</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/47/pl_n_06-2018_altera_lei_municipal_702_-_criacao_d_QFZBdtk.doc</t>
   </si>
   <si>
     <t>“Alterar o Art. 2º da Lei Municipal nº 702/2010, incluído membros representantes do Conselho Municipal de Educação – CME, que dispõe sobre a Criação do Conselho Municipal de Acompanhamento e controle Social do Fundo de Manutenção e Desenvolvimento da Educação e de Valorização de Profissionais da Educação FUNDEB, e dá outras providencias”.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/184/projeto_n_07-18.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/184/projeto_n_07-18.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a criação do Fórum Permanente da Educação do Município de Presidente Kennedy, na forma que específica, e dá outras providências.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/185/projeto_n_09-18.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/185/projeto_n_09-18.pdf</t>
   </si>
   <si>
     <t>Cria cargos no quadro de servidores efetivos do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/186/projeto_n_10-18.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/186/projeto_n_10-18.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização administrativa na Administração Municipal, bem como na transformação, extinção e revogação de cargos e funções de servidores públicos municipais do Município de Presidente Kennedy e dá outras providências.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/187/projeto_n_11-18.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/187/projeto_n_11-18.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a outorgar a prestação de serviços públicos de abastecimento de água e esgotamento sanitário no âmbito do Município de Presidente Kennedy- TO, sob o regime de concessão, em conformidade com as Leis nº 8.666, de 21.09.1993, Lei nº 8.987, de 13.02.1995, 11.445 de 05.01.2007 e Lei Estadual de nº 1.017, de 20.11.1998.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/188/projeto_n_13-18.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/188/projeto_n_13-18.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a conceder abono excepcional aos servidores ocupantes do cargo de professor concursado em efetivo exercício na rede municipal de ensino básico de Presidente Kennedy, e dá outras providências.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/189/projeto_n_14-18.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/189/projeto_n_14-18.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária para o exercício financeiro de 2019.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/190/projeto_n_15-18.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/190/projeto_n_15-18.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa, estabelecendo o Programa de Trabalho do Município de Presidente Kennedy para o exercício financeiro de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/695/pr01-2018.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/695/pr01-2018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O LEGISLATIVO MUNICIPALE EFETUAR LEILÃO PÚBLICO DE VEÍCULO.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/39/requerimento_no_001.2018.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/39/requerimento_no_001.2018.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscreve, com assento nesta Casa Legislativa, no uso de suas atribuições legais, lhe confere a Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal, através do Senhor vereador Winicyus Vieira Lopes, vem perante a Vossa Excelência, requerer que, ouvido a Mesa, sejam solicitadas informações ao Senhor Prefeito Municipal Ailton Francisco da Silva no sentido de providenciar a perfuração de um poço artesiano na região dos Léos.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/40/requerimento_no_002.2018.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/40/requerimento_no_002.2018.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscreve, com assento nesta Casa Legislativa, no uso de suas atribuições_x000D_
 legais, lhe confere a Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal, através dos_x000D_
 Senhores vereadores José Barbosa de Carvalho e Lucivania Ribeiro Bezerra de Lima, vem perante a_x000D_
 Vossa Excelência, requerer que, ouvido a Mesa, sejam solicitadas informações ao Senhor Prefeito_x000D_
 Municipal Ailton Francisco da Silva no sentido de providenciar a perfuração de um poço artesiano na_x000D_
 região da chácara da Bibiu.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/41/requerimento_no_003_fabio.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/41/requerimento_no_003_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com assento nesta Casa Legislativa, no uso de_x000D_
 suas atribuições legais, lhe confere a Lei Orgânica Municipal e o Regimento Interno da_x000D_
 Câmara Municipal vem perante a Vossa Excelência, Requerer que, ouvido a Mesa,_x000D_
 oficiar ao Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor_x000D_
 competente, no sentido de proceder uma operação tapa buraco em diversas ruas do_x000D_
 município, haja vista a situação precária que se encontram varias ruas devido as fortes_x000D_
 chuvas.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/42/requerimento_no_004_fabio.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/42/requerimento_no_004_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com assento nesta Casa Legislativa, no uso de_x000D_
 suas atribuições legais, lhe confere a Lei Orgânica Municipal e o Regimento Interno da_x000D_
 Câmara Municipal vem perante a Vossa Excelência, Requerer que, ouvido a Mesa,_x000D_
 sejam solicitadas informações ao Senhor Prefeito Municipal Ailton Francisco da Silva_x000D_
 no sentido de esclarecer a esta casa quais providencias estão sendo tomadas referente à_x000D_
 indicação de n. 01/2018, dirigida ao executivo municipal, que versa acerca da criação de_x000D_
 lei para redução da carga horária para o setor de enfermagem no município.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/43/requerimento_no_005_fabio.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/43/requerimento_no_005_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com assento nesta Casa Legislativa, no uso de suas_x000D_
 atribuições legais, lhe confere a Lei Orgânica Municipal e o Regimento Interno da Câmara_x000D_
 Municipal vem perante a Vossa Excelência, Requerer que, ouvido a Mesa, oficiar ao Senhor_x000D_
 Prefeito Municipal, solicitando-lhe providências junto ao setor competente, no sentido de_x000D_
 proceder o serviço de capina e roçagem na praça Maria das Dores, mais conhecida como_x000D_
 “praça do setor entroncamento”, haja vista a área apresentar mato muito alto, a população_x000D_
 tende a jogar entulhos e lixo no local, propiciando a criação de animais peçonhentos e ratos.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/44/requerimento_no_006_fabio.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/44/requerimento_no_006_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com assento nesta Casa Legislativa, no uso de suas_x000D_
 atribuições legais, lhe confere a Lei Orgânica Municipal e o Regimento Interno da Câmara_x000D_
 Municipal vem perante a Vossa Excelência, Requerer que, ouvido a Mesa, oficiar ao Senhor_x000D_
 Prefeito Municipal, solicitando-lhe providências junto ao setor competente, no sentido de_x000D_
 proceder à manutenção continua e replantio de grama no campo de futebol e do campo society_x000D_
 no Estádio Elias Assunção, haja vista a área estar se degradando e perdendo a grama por falta_x000D_
 de manutenção.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/45/requerimento_no_008.2018___ar_condicionado_escolinha.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/45/requerimento_no_008.2018___ar_condicionado_escolinha.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscreve, com assento nesta Casa Legislativa, no uso de suas_x000D_
 atribuições legais, lhe confere a Lei Orgânica Municipal e o Regimento Interno da Câmara_x000D_
 Municipal vem perante a Vossa Excelência, Requerer que, ouvido a Mesa, oficiar ao Senhor_x000D_
 Prefeito Municipal, solicitando-lhe providências junto ao setor competente, no sentido de_x000D_
 proceder o reparo nos ares condicionados nas salas do Jardim II e do 5º ano da Escola_x000D_
 Municipal Raimundo Barbosa de Sousa, haja vista os mesmo estarem se funcionamento a_x000D_
 mais de 6 meses por problemas técnicos, e por se tratar de aparelhos que são utilizado em_x000D_
 salas de crianças o reparo se faz necessário e urgente, pois a crianças que estão sofrendo com_x000D_
 o calor excessivo principalmente no período da tarde.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/46/requerimento_no_009.2018_iluminacao_publica.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/46/requerimento_no_009.2018_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscreve, com assento nesta Casa Legislativa, no uso de suas atribuições legais, lhe confere a Lei Orgânica Municipal e o Regimento Interno da Câmara Municipal vem perante a Vossa Excelência, Requerer que, ouvido a Mesa, oficiar ao Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente, no sentido de proceder a manutenção da iluminação pública e a reposição de lâmpadas queimadas em diversas ruas da cidade.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/699/req12-2018.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/699/req12-2018.pdf</t>
   </si>
   <si>
     <t>solicitando-lhe providências junto ao setor competente, no sentido de proceder à instalação da placa que identifica a Praça Antônio dos Santos Sobrinho, haja vista não haver qualquer placa indicando qual seja aquela praça, deixando assim de prestar a justa homenagem a Antônio dos Santos Sobrinho.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/698/req13-2018.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/698/req13-2018.pdf</t>
   </si>
   <si>
     <t>solicitando-lhe providências junto ao setor competente, no sentido de proceder a retirada da rede elétrica subterrânea do CECOPEK, e alinhamento do poste de energia elétrica na entrada do CECOPEK ao lado a Casa lotérica..</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/697/req16-2018.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/697/req16-2018.pdf</t>
   </si>
   <si>
     <t>solicitando-lhe providências junto ao setor competente, no sentido de proceder a instalação de um redutor de velocidade transversal na via (quebra-molas), na Rua 10, nas proximidades da residência do Senhor Cleyton Marcelo Santana.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/696/req17-2018.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/696/req17-2018.pdf</t>
   </si>
   <si>
     <t>solicitando-lhe providências junto ao setor competente, no sentido de Oficiar a ATS - Agencia Tocantinense de Saneamento, para solucionar e dar explicações sobre o problema da falta de água no Município, que já esta com problemas no fornecimento há cerca de 12 (doze) dias.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/700/req19-2018.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/700/req19-2018.pdf</t>
   </si>
   <si>
     <t>solicitando-lhe providências junto ao setor competente, no sentido de proceder a instalação de dois redutores de velocidade transversal na via (quebra molas), um na Avenida Bernardo Sayão, sentido Setor Aeroporto em frente à academia da saúde, e outro na Avenida Bernardo Sayão, sentido Setor Aeroporto em frente a residência da Sr. José Neves de Souza.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -829,68 +829,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/34/indica-o-carga-horaria-de-30-horas.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/35/indica-o-doa-o-de-terreno.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/38/indicacao__construcao_de_ponte.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/693/ind04-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/36/projeto-de-decreto-legislativo-cargos-e-gratific_KyhgYIq.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/37/projeto-de-decreto-legislativo-cria-o-de-cargos-_4xi2iWF.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/694/pdl03-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/234/pl_04-_2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/180/projeto_n_02-18.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/181/projeto_n_03-18.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/233/projeto_n_04-18_20-08.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/183/projeto_n_05-18.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/47/pl_n_06-2018_altera_lei_municipal_702_-_criacao_d_QFZBdtk.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/184/projeto_n_07-18.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/185/projeto_n_09-18.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/186/projeto_n_10-18.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/187/projeto_n_11-18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/188/projeto_n_13-18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/189/projeto_n_14-18.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/190/projeto_n_15-18.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/695/pr01-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/39/requerimento_no_001.2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/40/requerimento_no_002.2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/41/requerimento_no_003_fabio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/42/requerimento_no_004_fabio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/43/requerimento_no_005_fabio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/44/requerimento_no_006_fabio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/45/requerimento_no_008.2018___ar_condicionado_escolinha.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/46/requerimento_no_009.2018_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/699/req12-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/698/req13-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/697/req16-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/696/req17-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/700/req19-2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/34/indica-o-carga-horaria-de-30-horas.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/35/indica-o-doa-o-de-terreno.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/38/indicacao__construcao_de_ponte.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/693/ind04-2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/36/projeto-de-decreto-legislativo-cargos-e-gratific_KyhgYIq.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/37/projeto-de-decreto-legislativo-cria-o-de-cargos-_4xi2iWF.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/694/pdl03-2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/234/pl_04-_2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/180/projeto_n_02-18.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/181/projeto_n_03-18.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/233/projeto_n_04-18_20-08.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/183/projeto_n_05-18.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/47/pl_n_06-2018_altera_lei_municipal_702_-_criacao_d_QFZBdtk.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/184/projeto_n_07-18.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/185/projeto_n_09-18.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/186/projeto_n_10-18.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/187/projeto_n_11-18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/188/projeto_n_13-18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/189/projeto_n_14-18.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/190/projeto_n_15-18.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/695/pr01-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/39/requerimento_no_001.2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/40/requerimento_no_002.2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/41/requerimento_no_003_fabio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/42/requerimento_no_004_fabio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/43/requerimento_no_005_fabio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/44/requerimento_no_006_fabio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/45/requerimento_no_008.2018___ar_condicionado_escolinha.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/46/requerimento_no_009.2018_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/699/req12-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/698/req13-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/697/req16-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/696/req17-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2018/700/req19-2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="137" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>