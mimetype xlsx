--- v0 (2026-03-01)
+++ v1 (2026-04-20)
@@ -51,849 +51,849 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/403/plc_25-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/403/plc_25-2007.pdf</t>
   </si>
   <si>
     <t>Acrescenta os §§ 1º e 2º ao art. 98 da Lei Orgânica Municipal e toma outras providências.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/394/plc_15-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/394/plc_15-2007.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para conceder contratação temporária a servidor do município, e dá outras providencias".</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/406/pl_25-2007_a.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/406/pl_25-2007_a.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO DOS DIREITOS DA CRIANCA E DO ADOLESCENTE</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/407/plc26-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/407/plc26-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo público de agente comunitário de saúde e de processo seletivo público, no âmbito da Administração Pública Municipal.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/409/plc_27-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/409/plc_27-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração dos Anexos II e III das leis ns. 569/2005 e 575/2005, e toma outras providências.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/380/pl_01-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/380/pl_01-2007.pdf</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/381/pl_02-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/381/pl_02-2007.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para conceder contratação temporária a servidor do município, e dá outras providencias”.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/382/pl_03-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/382/pl_03-2007.pdf</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/383/pl_04-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/383/pl_04-2007.pdf</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/384/pl_05-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/384/pl_05-2007.pdf</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/385/pl_06-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/385/pl_06-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização especial para Contrato Especial e Temporário de servidor, e dá outras providências</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/386/pl_07-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/386/pl_07-2007.pdf</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/387/pl_08-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/387/pl_08-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização especial para Contrato Especial e Temporário de prestador de serviço, e dá outras providências.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/388/pl_09-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/388/pl_09-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização especial para Contrato Especial e Temporário de prestador de serviços, e dá outras providências.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/389/pl_10-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/389/pl_10-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização de Profissionais da Educação FUNDEB, e dá outras providências.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/390/pl_11-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/390/pl_11-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Contrato Especial e Temporário de servidor, dá outras e providências.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/391/pl_12-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/391/pl_12-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Carga Horária dos Servidores(as) Públicos Municipais que possuem filhos(as) portadores deficiência, e dá outras providências.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/392/pl_13-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/392/pl_13-2007.pdf</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/933/plo_14-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/933/plo_14-2007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA CONCEDER CONTRATAÇÃO TEMPORÁRIA A SERVIDOR DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/393/pl_15-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/393/pl_15-2007.pdf</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/395/pl_16-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/395/pl_16-2007.pdf</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/396/pl_17-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/396/pl_17-2007.pdf</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/397/pl_18-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/397/pl_18-2007.pdf</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/398/pl_19-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/398/pl_19-2007.pdf</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/399/pl_20-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/399/pl_20-2007.pdf</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/400/pl_21-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/400/pl_21-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização especial para Contrato Especial e Temporário de prestador de serviços, e dá outras  providências.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/401/pl_22-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/401/pl_22-2007.pdf</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/402/pl_23-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/402/pl_23-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização especial para Contrato Especial e Temporário de prestador de serviços, e dá  outras providências.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/404/pl_24-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/404/pl_24-2007.pdf</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/405/pl_25-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/405/pl_25-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação da UNIDADE FISCAL MUNICIPAL e toma outras providências.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/408/pl_26-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/408/pl_26-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para o Prefeito Municipal fazer doação e dá outras providências.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização para concessão de um décimo quarto salarial a Servidores da Educação dá outras e providências.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/411/pl_28-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/411/pl_28-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei n. 281/90, Regime Único dos servidores Públicos do Município de Presidente Kennedy, e toma outras providências.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/935/pl_27-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/935/pl_27-2007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS ANEXOS II E III DAS LEIS N° 569/2005 E 575/2005, E TOMA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/936/plo_26-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/936/plo_26-2007.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PRESIDNETE KENNEDY - TO, PARA O EXCERCÍCIO DE 2008.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/937/plo_026-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/937/plo_026-2007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO PÚBLICO DE AGENTE COMUNITÁRIO DE SÁUDE E DE PROCESSO SELETIVO PÚBLICO, NO ÂMBITO DE ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/856/proj._resolucao_01-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/856/proj._resolucao_01-2007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE DIÁRIAS A AGENTES POLÍTICOS E TOMA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/857/proj._resolucao_02-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/857/proj._resolucao_02-2007.pdf</t>
   </si>
   <si>
     <t>ALTERA OS DISPOSITIVOS QUE ESPECIFÍCA DA RESOLUÇÃO Nº 16/90, QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY - TO.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/858/proj._resolucao_03-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/858/proj._resolucao_03-2007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO DO SISTEMA DE CONTROLE INTERNO DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/859/proj._resolucao_05-2007._.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/859/proj._resolucao_05-2007._.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APRECIAÇÃO DAS CONTAS CONSOLIDADAS DO EXERCÍCIO FINANCEIRO DE 2001 DO MUNICÍPIO DE PRESIDENTE KENNEDY - TO.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/860/proj._resolucao_06-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/860/proj._resolucao_06-2007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APRECIAÇÃO DAS CONTAS CONSOLIDADAS DO EXERCÍCIO FINANCEIRO DE 2000 DO MUNICÍPIO DE PRESIDENTE KENNEDY - TO.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/861/proj._resolucao_07-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/861/proj._resolucao_07-2007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APRECIAÇÃO DAS CONTAS CONSOLIDADAS DO EXERCÍCIO FINANCEIRO DE 2003 DO MUNICÍPIO DE PRESIDENTE KENNEDY - TO.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/862/proj._resolucao_05-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/862/proj._resolucao_05-2007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APRECIAÇÃO DAS CONTAS CONSOLIDADAS DO EXERCÍCIO FINANCEIRO DE 2005 DO MUNICÍPIO DE PRESIDENTE KENNEDY - TO.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/863/proj._resolucao_09-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/863/proj._resolucao_09-2007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA O PRESIDENTE DA CÂMARA MUNICIPAL, FAZER DOAÇÃO DE MESA, E TOMA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/864/resolucao_01-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/864/resolucao_01-2007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE DIÁRIA A FUNCIONÁRIAS DA CÂMARA MUNICIPAL E TOMA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/865/resolucao_03-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/865/resolucao_03-2007.pdf</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1067/req._01-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1067/req._01-2007.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER QUE APÓS OUVIDO O PLÉNARIO NA FORMA REGIMENTAL, NO SENTIDO DE PROVIDENCIAR UM MATA-BURROS NA FAZENDA REAL DE PROPRIEDADE DO SR. ECIVALDO DIAS MACEDO, NA REGIÃO DO COUTINHO NESTE MUNICÍPIO. UMA VEZ QUE FACILITARÁ O TRANSPORTE DOS ALUNOS DAQUELA REGIÃO.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1101/req._02-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1101/req._02-2007.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS VEM REQUERER APÓS OUVIDO O PLÉNARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SR. PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A REPOSIÇÃO DOS BANCOS QUEBRADOS DA PRAÇA ANTONIO SOBRINHO. ATENDENDO À SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1069/req._03-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1069/req._03-2007.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS VEM REQUERER APÓS OUVIDO O PLÉNARIO NA FORMA REGIMENTAL, NO SENTIDO DE PROVIDENCIAR A AMPLIAÇÃO DA QUADRA DE ESPORTES EM FRENTE AO COLÉGIO JUSCELINO KUBITSCHEK, PARA GINÁSIO DE ESPORTES. ATENDENDO À SOLICITAÇÃO DOS ESPORTISTAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1100/req._05-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1100/req._05-2007.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS VEM REQUERER APÓS OUVIDO O PLÉNARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SR. PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A EXTENSÃO DA REDE DE ENERGIA ELÉTRICA NA RUA JULY, À DIREITA DA AVENIDA BERNARDO SAYÃO NESTA CIDADE, A PEDIDO DE CINCO MORADORES.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1099/req._06-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1099/req._06-2007.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS VEM REQUERER APÓS OUVIDO O PLÉNARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SR. PREFEITO MUNICIPAL, NO SENTIDO PROVIDENCIAR A TROCA DAS LÂMPADAS QUEIMADAS DAS RUAS DE NOSSA CIDADE. UMA VEZ QUE PAGANDO TAXA DE ILUMINAÇÃO PÚBLICA, TODOS OS MORADORES, TÊM O DIREITO DE TER SUAS RUAS SEMPRE BEM ILUMINADAS.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1098/req._07-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1098/req._07-2007.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO O PLÉNARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SR. PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR O SINAL DA TORRE DA TV ANHANGUERA PARA O SETOR ENTROCAMENTO. ATENDENDO À SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1097/req._08-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1097/req._08-2007.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO O PLÉNARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SR. PREFEITO MUNICIPAL, NO SENTIDO DE SOLICITAR DA SANEATINS E CELTINS, A PROIBIÇÃO PARA CORTES DE ÁGUA E ENERGIA EM DIAS DE FERIADO E FINAIS DE SEMANA. UMA VEZ QUE ESTÁ HAVENDO MUITA RECLAMAÇÃO POR PARTE DOS MORADORES DA CIDADE.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO O PLÉNARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SR. PREFEITO MUNICIPAL, NO SENTIDO PROVIDENCIAR LIMPEZA DAS RUAS DA CIDADE. UMA VEZ QUE AS MESMAS ESTÃO PRECISANDO SER ROÇADAS E CAPINADAS COM URGÊNCIA.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1095/req._10-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1095/req._10-2007.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO O PLÉNARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SR. PREFEITO MUNICIPAL, NO SENTIDO PROVIDENCIAR A SINALIZAÇÃO DAS ESQUINAS DAS RUAS COM AS AVENIDAS. PRINCIPALMENTE NA RUA 09, RUA 10 E AVENIDA TOCANTINS, NO CENTRO DE NOSSA CIDADE. UMA VEZ QUE SEM SINALIZAÇÃO, OS MOTORISTAS NÃO PARAM NAS ESQUINAS E SEMPRE ACONTECEM ACIDENTES.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1094/req._11-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1094/req._11-2007.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO O PLÉNARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SR. PREFEITO MUNICIPAL, NO SENTIDO PROVIDENCIAR O CALÇAMENTO DE BROQUETES NAS RUAS DO SETOR AEROPORTO. UMA VEZ QUE NA ÉPOCA DAS CHUVAS, É MUITO DIFÍCIL TRANSITAR NO REFERIDO SETOR.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1053/req._12-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1053/req._12-2007.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER QUE APÓS OUVIDO O PLÉNARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SR. PREFEITO MUNICIPAL,NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE DOIS QUEBRA-MOLAS NOS DOIS LADOS DA AVENIDA BERNADO SAYÃO, AO LADO DA CRECHE TEREZINHA LEITE DE OLIVEIRA. TAL SOLICITAÇÃO SE FAZ EM VIRTUDE DA ALTA VELOCIDADE EM QUE SE ANDAM OS MOTORISTAS, PODENDO ATÉ CAUSAR ACIDENTES.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1054/req._13-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1054/req._13-2007.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER QUE APÓS OUVIDO O PLÉNARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SR. PREFEITO, NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DO MURO DA DELEGACIA. UMA VEZ QUE SOMOS COBRADOS PELOS FUNCIONÁRIOS E VIZINHOS DO LOCAL.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1065/req._14-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1065/req._14-2007.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER QUE APÓS OUVIDO O PLÉNARIO NA FORMA RIGEMENTAL, QUE SE OFICIE AO SR. PREFEITO, NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE 3 ( TRÊS ) QUEBRA-MOLAS, SENDO DOIS NA AVENIDA BERNARDO SAYÃO, EM FRENTE A CASA DO SR. LUCIANO E EM FRENTE A CASA DO SR. JOSÉ EGIDIO E OUTRO NA CURVA DA ESTRADA QUE LIGA A CIDADE AO SETOR ENTROCAMENTO. PEDIMOS COM URGÊNCIA NA EXCECUÇÃO DO MESMO. UMA VEZ QUE NOS REFERIDOS LOCAIS, OS MOTORISTAS ANDAM EM ALTA VELOCIDADE, PODENDO CAUSAR ACIDENTES, ASSIM COMO JÁ ACONTECEU NA ESTRADA DO ENTROCAMENTO.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1066/req._15-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1066/req._15-2007.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO O PLÉNARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SR. PREFEITO MUNICIPAL, NO SENTIDO DE MOLHAR AS RUAS DO SETOR AEROPORTO. ATENDENDO Á SOLICITAÇÃO DOS MORADORES LOCAIS. DEVIDO NÃO TER NENHUMA RUA CALÇADA, A POEIRA É DEMAIS.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1056/req._17-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1056/req._17-2007.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER QUE APÓS OUVIDO O PLÉNARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SR. PREFEITO MUNICIPAL, NO SENTIDO DE ARRUMAR A ESTRADA DA REGIÕES DA CHAPADA ALTA, SÃO FRANCISCO, LEÓS , COUTINHO, CAMPO ALEGRE E CUNHAS. UMA VEZ QUE DEPOIS DA ÉPOCA DAS CHUVAS, AS ESTRADAS FICARAM INSTRANSITÁVEIS. PEDIMOS URGÊNCIA NA EXECUÇÃO DO MESMO.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1058/req._18-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1058/req._18-2007.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, O VERADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER QUE APÓS OUVIDO O PLÉNARIO NA FORMA REGIMENTAL, NO SENTIDO DE PROVIDENCIAR A MEDIÇÃO E O ALINHAMENTO DAS RUAS DO SETOR AEROPORTO.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1093/req._19-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1093/req._19-2007.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS VEM REQUERER APÓS OUVIDO O PLÉNARIO NA FORMA REGIMENTAL, NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE UMA PONTE SOBRE O CÓRREGO AREIA BRANCA, NA FAZENDA DO SR. NÉRI, NESTE MUNICÍPIO. ATENDENDO À SOLICITAÇÃO DOS MORADORES DA REGIÃO.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1092/req._21-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1092/req._21-2007.pdf</t>
   </si>
   <si>
     <t>SEMHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO O PLÉNARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SR. PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE TRÊS QUEBRA-MOLAS NO SETOR AEROPORTO, COM PLACAS INDICADORAS. UMA VEZ QUE AS RUAS NÃO SÃO ASFALTADAS E A POEIRA É DEMAIS.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1091/req._22-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1091/req._22-2007.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO O PLÉNARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SR. PREFEITO MUNICIPAL, NO SENTIDO PROVIDENCIAR O ASFALTO DA RUA JULY, RUA MAUÁ, RUAS DAS FLORES, RUA IPÊ, RUAS 13, 14, 15 E FINALIZAR O ASFALTO DAS RUAS 11 E 12. ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS, PEDIMOS URGÊNCIA NA EXECUÇÃO DO MESMO.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1090/req._23-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1090/req._23-2007.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO O PLÉNARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO PREFEITO MUNICIPAL, NO SENTIDO PROVIDENCIAR A LIMPEZA DA RUA MAUÁ E RUA DAS FLORES, PEDIMOS URGÊNCIA NA EXECUÇÃO DO MESMO. UMA VEZ QUE OS MORADORES RECLAMAM, QUE NAS REFERIDAS RUAS É JOGADO O LIXO RETIRADO DAS PRAÇAS.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1070/req._27-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1070/req._27-2007.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO O PLÉNARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SR. PREFEITO MUNICIPAL, NO SENTIDO DE SOLICITAR A DOAÇÃO DA SEDE DO ANTIDO POSTO FISCAL, PARA CONSTRUÇÃO DA NOVA SEDE DO DESTACAMENTO DA POLÍCIA MILITAR. UMA VEZ QUE NECESSITAM DE UMA SEDE PRÓPRIA, E FICA PERTO DA DELEGACIA E DA PREFEITURA, DANDO MAIS SEGURANÇA AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1074/req._28-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1074/req._28-2007.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS VEM REQUERER APÓS OUVIDO O PLÉNARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SR. PREFEITO MUNICIPAL, NO SENTIDO DE SOLICITAR A INSTALAÇÃO DE ENERGIA ELÉTRICA PARA A CAPELA, NO CEMITÉRIO LOCAL. UMA VEZ QUE MUITAS VEZES, TEMOS PESSOAS TRABALHANDO À NOITE.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1089/req._29-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1089/req._29-2007.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO O PLÉNARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SR. PREFEITO MUNICIPAL, NO SENTIDO DE SOLICITAR A CONSTRUÇÃO DE DOIS MATA-BURROS, NA FAZENDA LAGOA DA SERRA, DE PROPRIEDADE DO SR. ONÉRIO MOREIRA (NÉRI), NESTE MUNICÍPIO. ATENDENDO À SOLICITAÇÃO DO PROPRIETÁRIO E DOS MORADORES DA REGIÃO.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1075/req._30-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1075/req._30-2007.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS VEM REQUERER APÓS OUVIDO O PLÉNARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SR. PREFEITO MUNICIPAL, NO SENTIDO DE PODAR AS ÁRVORES DAS PRAÇAS DE NOSSA CIDADE. UMA VEZ QUE COM PODAGENS DAS ÁRVORES, NOSSA CIDADE VAI FICAR BEM MAIS BONITA.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1072/req._31-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1072/req._31-2007.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS VEM REQUERER APÓS OUVIDO O PLÉNARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SR. PREFEITO, NO SENTIDO DE FAZER A RESTAURAÇÃO DA PONTE SOBRE O CÓRREGO FEIO, NA FAZENDA DO SR. JOSÉ NETO OLIVEIRA. ATENDENDO À SOLICITAÇÃO DOS FAZENDEIROS DA REGIÃO. UMA VEZ QUE A REFERIDA PONTE ESTÁ CAINDO, E IMPOSSIBILITA O TRÁFEGO DE CARROS.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1078/req._32-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1078/req._32-2007.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO O PLÉNARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SR. PREFEITO MUNICIPAL, NO SENTIDO PROVIDENCIAR O ASFALTO PARA AS RUAS DO SETOR AEROPORTO. ATENDO À SOLICITAÇÃO DOS MORADORES LOCAIS. UMA VEZ QUE NO VERÃO A POEIRA É INCONTROLÁVEL, E NO INVERNO A LAMA É DEMAIS.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1080/req._33-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1080/req._33-2007.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS VEM REQUERER APÓS OUVIDO O PLÉNARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SR. PREFEITO MUNICIPAL, NO SENTIDO DE QUE FUNCIONE A CRECHE TEREZINHA LEITE DE OLIVEIRA. PARA QUE AS MÃES POSSAM TRABALHAR, E DEIXAR SEUS FILHOS COM SEGURANÇA.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1085/req._34-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1085/req._34-2007.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVENOS TERMOS REGIMENTAIS VEM REQUERER APÓS OUVIDO O PLÉNARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SR. PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A TROCA DOS POSTES DE MADEIRA, POR POSTES DE CIMENTO. UMA VEZ QUE OS POSTES DE MADEIRA SÃO MUITO ANTIGOS E JÁ NÃO SE USAM MAIS.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1086/req._35-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1086/req._35-2007.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS VEM REQUERER APÓS OUVIDO O PLÉNARIO NA FORMA  REGIMENTAL, QUE SE OFICIE AO SR. PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE UM QUEBRA-MOLAS, NA AVENIDA BERNARDO SAYÃO, EM FRENTE À CASA DA SRª MUNDINHA. ATENDENDO À SOLICITAÇÃO DOS MORADORES LOCAIS. UMA VEZ QUE NA REFERIDA AVENIDA, OS MOTORISTAS DOS CARROS E MOTOS ANDAM EM ALTA VELOCIDADE, E PODEM CAUSAR ACIDENTES.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1087/req._36-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1087/req._36-2007.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO O PLÉNARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SR. PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR UM VENTILADOR PARA A RECEPÇÃO DO HOSPITAL E MATERNIDADE TOCANTINS. ATENDENDO À SOLICITAÇÃO DOS PACIENTES E FUNCIONÁRIOS DO MESMO.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1088/req._37.1-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1088/req._37.1-2007.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO O PLÉNARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SR. PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A TROCA DAS LÂMPADAS NA AVENIDA ARAGUAIA E RUAS DO SETOR AEROPORTO, ATENDENDO À SOLICITAÇÃO DOS MORADORES LOCAIS. UMA VEZ QUE OS REFERIDOS LOCAIS ESTÃO MAL ILUMINADOS, DEVIDO LÂMPADAS QUEIMADAS.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1073/req._38-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1073/req._38-2007.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS VEM REQUERER APÓS OUVIDO O PLÉNARIO NA FORMA REGIEMENTAL, QUE SE OFICIE AO SR. PREFEITO MUNICIPAL, NO SENTIDO DE ASFALTAR AS RUAS DO SETOR AEROPORTO. ATENDENDO À SOLICITAÇÃO DOS MORADORES LOCAIS. UMA VEZ QUE NA ÉPOCA DAS CHUVAS, A LAMA É DEMAIS E NO VERÃO MUITAS CRIANÇAS E IDOSOS FICAM DOENTES POR CAUSA DA POEIRA QUE É DEMAIS INEVITÁVEL, DEVIDO RUAS NÃO SEREM CALÇADAS.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1071/req._39-2007.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1071/req._39-2007.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS VEM REQUERER APÓS OUVIDO O PLÉNARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SR. PREFEITO MUNICIPAL, NO SENTIDO DE QUE FUNCIONE A CRECHE TEREZINHA LEITE DE OLIVEIRA. ATENDENDO A SOLICITAÇÃO DAS MÃES CARENTES DO NOSSO MUNICÍPIO. UMA VEZ QUE FUNCIONANDO A REFERIDA CRECHE, AS MÃES PODERÃO TRABALHAR, DEIXANDO SEUS FILHOS EM TOTAL SEGURANÇA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1200,67 +1200,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/403/plc_25-2007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/394/plc_15-2007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/406/pl_25-2007_a.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/407/plc26-2007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/409/plc_27-2007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/380/pl_01-2007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/381/pl_02-2007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/382/pl_03-2007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/383/pl_04-2007.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/384/pl_05-2007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/385/pl_06-2007.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/386/pl_07-2007.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/387/pl_08-2007.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/388/pl_09-2007.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/389/pl_10-2007.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/390/pl_11-2007.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/391/pl_12-2007.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/392/pl_13-2007.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/933/plo_14-2007.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/393/pl_15-2007.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/395/pl_16-2007.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/396/pl_17-2007.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/397/pl_18-2007.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/398/pl_19-2007.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/399/pl_20-2007.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/400/pl_21-2007.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/401/pl_22-2007.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/402/pl_23-2007.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/404/pl_24-2007.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/405/pl_25-2007.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/408/pl_26-2007.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/411/pl_28-2007.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/935/pl_27-2007.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/936/plo_26-2007.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/937/plo_026-2007.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/856/proj._resolucao_01-2007.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/857/proj._resolucao_02-2007.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/858/proj._resolucao_03-2007.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/859/proj._resolucao_05-2007._.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/860/proj._resolucao_06-2007.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/861/proj._resolucao_07-2007.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/862/proj._resolucao_05-2007.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/863/proj._resolucao_09-2007.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/864/resolucao_01-2007.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/865/resolucao_03-2007.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1067/req._01-2007.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1101/req._02-2007.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1069/req._03-2007.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1100/req._05-2007.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1099/req._06-2007.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1098/req._07-2007.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1097/req._08-2007.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1095/req._10-2007.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1094/req._11-2007.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1053/req._12-2007.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1054/req._13-2007.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1065/req._14-2007.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1066/req._15-2007.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1056/req._17-2007.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1058/req._18-2007.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1093/req._19-2007.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1092/req._21-2007.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1091/req._22-2007.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1090/req._23-2007.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1070/req._27-2007.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1074/req._28-2007.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1089/req._29-2007.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1075/req._30-2007.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1072/req._31-2007.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1078/req._32-2007.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1080/req._33-2007.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1085/req._34-2007.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1086/req._35-2007.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1087/req._36-2007.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1088/req._37.1-2007.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1073/req._38-2007.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1071/req._39-2007.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/403/plc_25-2007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/394/plc_15-2007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/406/pl_25-2007_a.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/407/plc26-2007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/409/plc_27-2007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/380/pl_01-2007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/381/pl_02-2007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/382/pl_03-2007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/383/pl_04-2007.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/384/pl_05-2007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/385/pl_06-2007.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/386/pl_07-2007.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/387/pl_08-2007.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/388/pl_09-2007.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/389/pl_10-2007.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/390/pl_11-2007.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/391/pl_12-2007.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/392/pl_13-2007.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/933/plo_14-2007.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/393/pl_15-2007.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/395/pl_16-2007.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/396/pl_17-2007.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/397/pl_18-2007.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/398/pl_19-2007.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/399/pl_20-2007.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/400/pl_21-2007.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/401/pl_22-2007.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/402/pl_23-2007.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/404/pl_24-2007.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/405/pl_25-2007.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/408/pl_26-2007.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/411/pl_28-2007.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/935/pl_27-2007.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/936/plo_26-2007.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/937/plo_026-2007.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/856/proj._resolucao_01-2007.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/857/proj._resolucao_02-2007.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/858/proj._resolucao_03-2007.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/859/proj._resolucao_05-2007._.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/860/proj._resolucao_06-2007.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/861/proj._resolucao_07-2007.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/862/proj._resolucao_05-2007.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/863/proj._resolucao_09-2007.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/864/resolucao_01-2007.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/865/resolucao_03-2007.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1067/req._01-2007.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1101/req._02-2007.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1069/req._03-2007.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1100/req._05-2007.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1099/req._06-2007.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1098/req._07-2007.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1097/req._08-2007.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1095/req._10-2007.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1094/req._11-2007.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1053/req._12-2007.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1054/req._13-2007.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1065/req._14-2007.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1066/req._15-2007.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1056/req._17-2007.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1058/req._18-2007.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1093/req._19-2007.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1092/req._21-2007.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1091/req._22-2007.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1090/req._23-2007.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1070/req._27-2007.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1074/req._28-2007.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1089/req._29-2007.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1075/req._30-2007.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1072/req._31-2007.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1078/req._32-2007.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1080/req._33-2007.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1085/req._34-2007.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1086/req._35-2007.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1087/req._36-2007.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1088/req._37.1-2007.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1073/req._38-2007.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2007/1071/req._39-2007.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>