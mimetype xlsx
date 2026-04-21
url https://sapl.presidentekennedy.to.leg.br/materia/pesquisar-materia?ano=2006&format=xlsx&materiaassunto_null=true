--- v0 (2026-01-14)
+++ v1 (2026-04-21)
@@ -51,728 +51,728 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/412/pl01-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/412/pl01-2006.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização especial para contrato especial e temporário de servidor e dá outras providências."</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/413/pl02-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/413/pl02-2006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para conceder contratação temporária a servidor da Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/414/pl03-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/414/pl03-2006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para conceder contratação temporária a servidor do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/415/pl04-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/415/pl04-2006.pdf</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/416/pl05-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/416/pl05-2006.pdf</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/417/pl06-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/417/pl06-2006.pdf</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/418/pl07-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/418/pl07-2006.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para conceder contratação temporária a servidor do município, e dá outras providencias".</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/419/pl08-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/419/pl08-2006.pdf</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/420/pl09-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/420/pl09-2006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização especial para Contrato Especial e Temporário de prestador  serviços, e dá outras providências.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/421/pl10-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/421/pl10-2006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização especial para Contrato Especial e Temporário de prestador de serviços, e dá outras providências.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/422/pl11-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/422/pl11-2006.pdf</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/423/pl12-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/423/pl12-2006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para Contrato Especial e Temporário de servidor, e dá outras providências.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/424/pl13-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/424/pl13-2006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização especial para Contrato Especial e Temporário de servidor, e dá outras providências.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/425/pl14-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/425/pl14-2006.pdf</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/426/pl15-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/426/pl15-2006.pdf</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/427/pl16-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/427/pl16-2006.pdf</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/428/pl17-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/428/pl17-2006.pdf</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/437/pl18-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/437/pl18-2006.pdf</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/429/pl19-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/429/pl19-2006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para conceder contratação temporária servidor do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/430/pl20-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/430/pl20-2006.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a desafetação de bem móvel e autorização de sua alienação, na forma e condições que especifica”.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/431/pl22-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/431/pl22-2006.pdf</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/432/pl23-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/432/pl23-2006.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a desafetação de bem móvel e autorização de sua alienação, na forma e condições que especifica".</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/433/pl24-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/433/pl24-2006.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a adequação da remuneração dos servidores públicos do Magistério da e Educação, autoriza progressão vertical no cargo de professor, alterações de nomes de cargos e toma outras providências".</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/438/pl25-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/438/pl25-2006.pdf</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/434/pl26-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/434/pl26-2006.pdf</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/435/pl27-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/435/pl27-2006.pdf</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/436/pl28-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/436/pl28-2006.pdf</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/851/proj._resolucao_01-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/851/proj._resolucao_01-2006.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE DIÁRIAS A AGENTES POLÍTICOS E TOMA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/852/resolucao_02-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/852/resolucao_02-2006.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SISTEMA DE CONTROLE INTERNO DA CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/853/resolucao_cms_01-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/853/resolucao_cms_01-2006.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RETORNO DE PACIENTES DE ALTA HOSPITALAR EM OUTRAS LOCALIDADES, E SOBRE O DESLOCAMENTO DA AMBULÂNCIA.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/854/proj._resolucao_04-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/854/proj._resolucao_04-2006.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA O PRESIDENTE DA CÂMARA MUNICIPAL, FAZER DOAÇÃO DE MESAS E TOMA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/855/proj._resolucao_05-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/855/proj._resolucao_05-2006.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE SALARIAL DE VENCIMENTO DOS FUNCIONÁRIOS DA CÂMARA MUNICIPAL E TOMA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1251/req.01-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1251/req.01-2006.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
  O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APOS OUVIDO PLENARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A COLAÇAO DE VENTILADORES PARA O (CRUZEIRO CLUBE MUNICIPAL)E A REFORMA DO MESMO.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1252/req.02-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1252/req.02-2006.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESINDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS ,VEM REQUERER APOS OUVIDO PLENARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A CONTRATRAÇAO DE MEDICO PEDIATRA.UMA VEZ QUE TERMOS MUITOS MEDICOS ESPECIALIZADOS EMOUTRAS AREAS, MAS NOS FALTA UM PEDIATRA ,POIS NOSSA POPULAÇAO É CARENTE E NEM TODOS TEM  CONDIÇOES DE PAGAR POR UMA CONSULTA EM OUTRA CIDADE</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1253/req._03-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1253/req._03-2006.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APOS OUVIDO PLENARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A CRIAÇAO DE UMA CRECHE EM NOSSA CIDADE. ATENDENDO A SOLICITAÇAO DOS MORADORES.UMA VEZ QUE GRANDE PARTE DAS MÁES QUE TRABALHAM FORA,NAO TEM COM QUEM DEIXE SEUS FILHOS MENORES.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1270/req.09-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1270/req.09-2006.pdf</t>
   </si>
   <si>
     <t>PRESISENHOR DENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A SINALIZAÇÃO DAS PRINCIPAIS AVENIDAS; BERNARDO SAYÃO, TOCANTINS E ARAGUAIA. ATENDENDO A SOLICITAÇÃO DOS MORADORES.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1271/req.10-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1271/req.10-2006.pdf</t>
   </si>
   <si>
     <t>PRESISENHOR DENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR ILUMINAÇÃO DO ESTÁDIO MUNICIPAL. ATENDENDO Á SOLICITAÇAO DOS ESPORTISTAS._x000D_
 UMA VEZ QUE SÓ PODEM JOGAR DURANTE O DIA, POR FALTA DE REFLETORES.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1258/req.11-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1258/req.11-2006.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUER APÓS OUVIDO PLENARIO NA FORMA REGIMENTAL ,QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A ENCANAÇÃO DE ÁGUA DO LADO DIREITO NO ENTROCAMENTO,SENTIDO BELÉM-BRASILIA._x000D_
 UMA VEZ QUE OS MORANDORES SOFREM COM FALTA COMOMFALTA DE ÁGUA E NAO E NÃO SÃO TODOS OS QUE TEM UM POÇO EM SUAS.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1272/req._12-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1272/req._12-2006.pdf</t>
   </si>
   <si>
     <t>PRESISENHOR DENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR O ESCOAMENTO DA ÁGUA ACUMULADO QUE VAI DA AV; BRENARDO SAYÃO ESQUINA COM A TOCANTINS AO COMERCIAL BARBOSA ATENDENDO A SOLICITAÇAO DOS COMERCIANTES LOCAL._x000D_
 DEVIDO AO ACUMULO  DA AGUA, EM FRENTE AO ESTABELECIMENTOS COMERCIAIS.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1274/req.13-2008.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1274/req.13-2008.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESINDETE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE SOLICITAR A CARROCINHA PARA NOSSA CIDADE. _x000D_
 DEVIDO A QUANTIDADE DE CÃES E GATOS SOLTOS NAS RUAS.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1273/req._14-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1273/req._14-2006.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESINDETE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR UMA LINHA DE VAN DO MUNICIPIO DE PRESIDENTE KENNEDY Á CAPITAL DE PALMAS. ATENDENDO A SOLICITAÇÃO DO SR. EMIVAL BENVINDO ARAÚJO, UMA VEZ QUE O MESMO PRETENDE SER PROPRIETÁRIO DO VEICULO._x000D_
 DEVIDO O DIFICIL ACESSO DE TRANSPORTE PARA O LOCAL CITADO.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1278/req.15-2008.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1278/req.15-2008.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESINDETE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A CONTRUÇÃO DE UMA FÁBRICA DE FARINHA PARA NOSSO MUNICIPIO, ATENDENDO A SOLICITAÇÃO DOS MORADORES.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1276/req.16-2008.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1276/req.16-2008.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR UMA CERAMICA PARA CONSTRUÇÃO DE TELHAS E TIJOLOS. ATENDENDO A SOLICITAÇÃO DOS MORADORES.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1280/req._17-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1280/req._17-2006.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESINDETE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÃRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A COMPRA DE UM TERRENO PARA PLANTAÇÃO DE MANDIOCAS. ATENDENDO A SOLICITAÇÃO DOS AGRICULTORES.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1281/req.18-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1281/req.18-2006.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE 50 CASAS POPULARES PARA NOSSOS MORADORES QUE NÃO TEM CASA PROPRIA. ATENDENDO A SOLICITAÇÃO DOS MORADORES CARENTES DO NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1283/req.19-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1283/req.19-2006.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR VENTILADORES PARA O CCM (CRUZEIRO CLUBE MUNICIPAL)</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1269/req._20-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1269/req._20-2006.pdf</t>
   </si>
   <si>
     <t>PRESISENHOR DENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A LIMPEZA DAS RUAS DO SETOR ENTRONCAMENTO. ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS._x000D_
 UMA VEZ QUE AS MESMAS SE ENCONTRAM MUITO SUJAS.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1267/req._21-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1267/req._21-2006.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO  PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR UM QUEBRA MOLAS EM FRENTE A CASA DO SENHOR NENÉM PROXIMO AO COLEGIO JK._x000D_
 UMA VEZ QUE OS MOTORISTAS ESTÃO ANDANDO NO LOCAL EM ALTA VELOCIDADE.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1259/req._22-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1259/req._22-2006.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS,VEM REQUERE APÓS OUVINDO PLENARIO NA FORMA REGIMENTA,QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE DOIS QUEBRA-MOLAS NA AVENIDA BERNADO SAYÃO,UM EM FRENTE Á RESIDENCIA DO SR.RAIMUNDINHO E OUTRO EM FRENTE AO SR ATENDENDO Á SOLICITAÇÃO DOS MORADORES LOCAIS._x000D_
 UMA VEZ QUE OS VEICULOS ANDAM EM ALTA VELOCIDADE,CONUZIDOS POR MOTORISTAS IMPRUDENTES, QUE PODEM CAUSA ACIDENTES GRAVES.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1261/req_23-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1261/req_23-2006.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, _x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS , VEM REQUERER APÓS OUVIDO PLÉNARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A CONTRUÇÃO DE MEIOS FIOS NAS RUAS DO SETOR ENTROCAMENTO E NAS RUAS ANTONIO BARBOSA E ADEVALDO MORAIS NA SEDE DA CIDADE . ATENDENDO Á SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1284/req._25-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1284/req._25-2006.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR  A CONTRUÇÃO DE MEIOS FIOS NAS RUAS DO SETOR ENTROCAMENTO. ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1287/req._26-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1287/req._26-2006.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS VEM REQUERER APÓS OUVIDO O PLÉNARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A COMPRA DOS MATERIAIS PARA A CONSTRUÇÃO DAS CASAS POPULARES DA CAIXA ECONÔMICA FEDERAL, EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1285/req.27-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1285/req.27-2006.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS VEM REQUERER APOS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A SINALIZAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1290/req.28-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1290/req.28-2006.pdf</t>
   </si>
   <si>
     <t>O SENHOR  PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS VEM REQUERER APOS OUVIDO O PLENARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A CONTRATAÇAO DE UM MÉDICO, PARA ATENDER ÁS NOSSAS CRIANÇAS._x000D_
 UMA VEZ QUE TERMOS MÉDICOS ESPECIALIZADOS EM OUTROS ÁREAS, MAS FALTA UM PEDIATRA, POIS A NOSSA POPULAÇAO É CARENTA, E NEM TODOS TÊM CONDIÇÕES DE PAGAR UMA CONSULTAR.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1266/req.29-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1266/req.29-2006.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS VEM REQUERER APOS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR MAQUINAS PARA ARRUMAR AS ESTRADAS DO NOSSO MUNICIPIO._x000D_
 UMA VEZ QUE DEPOIS DAS CHUVAS, AINDA NÃO FORAM ARRUMADAS ESTÃO DE BURACOS. PEDIMOS URGENCIA NA EXECUÇÃO DO MESMO</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1263/req.30-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1263/req.30-2006.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL , NO SENTIDO DE PROVIDENCIAR O FUNCIONAMENTO DA CRESCHE SANTA TEREZINHA ._x000D_
 TAL SOLICITAÇÃO SE FAZ EM VIRTUDE DE NOSSA COMUNIDADE SER CARENTE E MUITAS MÃES NÃO TEM COM QUEM DEIXAR OS FILHOS PARA TRABALHAR.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1291/req.31-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1291/req.31-2006.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS VEM REQUERER APOS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, PEDINDO APOIO Á CAMERA E AO PREFEITO, PARA DÁ SUSTENTAÇÃO EM NOSSA CIDADE E FAÇA A ALEGRIA DO NOSSO POVO.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1293/req.32-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1293/req.32-2006.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, _x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS VEM REQUERER APOS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR O SINAL DA TORRE DA TV ANHAGUERA PARA O SENTOR ENTROCAMENTO._x000D_
 UMA VEZ QUE NÃO SÃO TODAS AS PESSOAS QUE TÊM ANTENA PARABÓLICA EM SUAS CASAS.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1257/req.33-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1257/req.33-2006.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
  O  PRESENTE SUBCREVE NOS TERMOS REGIMENTAIS VEM REQUERER APOS OUVIDO O PLENARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO ILIMINAÇAO DA ESTRADA QUE LIGA A CIDADE AO ENTRONCAMENTO._x000D_
 UMA VEZ QUE ESSE TRECHO É ESTREITO E RSCURO A NOITE, JA OCORREM VARIOS ACIDENTES E É MUITO MOVIMENTO POR ESTUDUNTES DO ENTROCAMENTO</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1254/req.34-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1254/req.34-2006.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
  O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS VEM QUERER APOS OUVINDO O PLENARIO NA FORMAR REGIMANTEL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A DOAÇAO DE AREIA E SEIXO, PARA AS PESSOAS QUE QUEREM FAZER SUAS CALÇADAS.  ATENDENDO Á SOLICITAÇCAO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1255/req.35-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1255/req.35-2006.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBCREVE NOS TERMOS REGIMENTAIS VEM REQUERER APOS OUVINDO NO PLENARIO NA FORMAR REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL,  NO PROVIDENCIAR MEIO FIOS NA AVENIDA GOIÁS NO SETOR ENTRONCAMENTO ,RUA ANTONIO BARBOSA E RUA ADEVALDO MORAES NA SEDE DA CIDADE.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1256/req._36-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1256/req._36-2006.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE_x000D_
 ,O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS  VEM REQUERER APOS OUVINDO O PLENARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR LATOES DE  LIXO PARA TODA CIDADE._x000D_
 TAL SOLICITAÇAO SE FEZ EM VIRTUBE DE MUITAS PESSOAS COLOCARAM SEUS LIXOS EM SACOS E OS CACHORROS E SUJAM AS RUAS</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1250/req._37-2006.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1250/req._37-2006.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
  O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS VEM REQUERER APOS OUVINDO O PLENARIO NA FORMA REGIMENTO,  QUE SE OFICIE AO SENHOR  PREFEITO,NO SENTIDO DE PROVIDENCIA A LIMPEZA DAS RUAS DO SETOR ENTROCEMENTO E SEDE DA CIDADE. ATENDENDO Á SOLICITAÇAO DOS MORADORES LOCAIS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -1080,67 +1080,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/412/pl01-2006.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/413/pl02-2006.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/414/pl03-2006.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/415/pl04-2006.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/416/pl05-2006.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/417/pl06-2006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/418/pl07-2006.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/419/pl08-2006.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/420/pl09-2006.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/421/pl10-2006.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/422/pl11-2006.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/423/pl12-2006.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/424/pl13-2006.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/425/pl14-2006.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/426/pl15-2006.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/427/pl16-2006.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/428/pl17-2006.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/437/pl18-2006.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/429/pl19-2006.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/430/pl20-2006.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/431/pl22-2006.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/432/pl23-2006.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/433/pl24-2006.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/438/pl25-2006.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/434/pl26-2006.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/435/pl27-2006.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/436/pl28-2006.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/851/proj._resolucao_01-2006.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/852/resolucao_02-2006.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/853/resolucao_cms_01-2006.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/854/proj._resolucao_04-2006.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/855/proj._resolucao_05-2006.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1251/req.01-2006.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1252/req.02-2006.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1253/req._03-2006.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1270/req.09-2006.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1271/req.10-2006.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1258/req.11-2006.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1272/req._12-2006.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1274/req.13-2008.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1273/req._14-2006.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1278/req.15-2008.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1276/req.16-2008.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1280/req._17-2006.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1281/req.18-2006.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1283/req.19-2006.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1269/req._20-2006.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1267/req._21-2006.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1259/req._22-2006.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1261/req_23-2006.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1284/req._25-2006.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1287/req._26-2006.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1285/req.27-2006.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1290/req.28-2006.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1266/req.29-2006.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1263/req.30-2006.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1291/req.31-2006.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1293/req.32-2006.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1257/req.33-2006.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1254/req.34-2006.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1255/req.35-2006.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1256/req._36-2006.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1250/req._37-2006.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/412/pl01-2006.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/413/pl02-2006.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/414/pl03-2006.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/415/pl04-2006.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/416/pl05-2006.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/417/pl06-2006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/418/pl07-2006.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/419/pl08-2006.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/420/pl09-2006.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/421/pl10-2006.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/422/pl11-2006.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/423/pl12-2006.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/424/pl13-2006.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/425/pl14-2006.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/426/pl15-2006.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/427/pl16-2006.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/428/pl17-2006.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/437/pl18-2006.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/429/pl19-2006.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/430/pl20-2006.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/431/pl22-2006.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/432/pl23-2006.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/433/pl24-2006.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/438/pl25-2006.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/434/pl26-2006.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/435/pl27-2006.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/436/pl28-2006.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/851/proj._resolucao_01-2006.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/852/resolucao_02-2006.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/853/resolucao_cms_01-2006.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/854/proj._resolucao_04-2006.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/855/proj._resolucao_05-2006.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1251/req.01-2006.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1252/req.02-2006.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1253/req._03-2006.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1270/req.09-2006.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1271/req.10-2006.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1258/req.11-2006.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1272/req._12-2006.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1274/req.13-2008.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1273/req._14-2006.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1278/req.15-2008.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1276/req.16-2008.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1280/req._17-2006.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1281/req.18-2006.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1283/req.19-2006.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1269/req._20-2006.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1267/req._21-2006.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1259/req._22-2006.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1261/req_23-2006.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1284/req._25-2006.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1287/req._26-2006.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1285/req.27-2006.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1290/req.28-2006.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1266/req.29-2006.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1263/req.30-2006.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1291/req.31-2006.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1293/req.32-2006.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1257/req.33-2006.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1254/req.34-2006.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1255/req.35-2006.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1256/req._36-2006.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2006/1250/req._37-2006.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>