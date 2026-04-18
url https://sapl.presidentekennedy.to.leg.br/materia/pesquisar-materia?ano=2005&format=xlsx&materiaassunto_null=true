--- v0 (2026-01-14)
+++ v1 (2026-04-18)
@@ -51,1356 +51,1356 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/443/plc04-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/443/plc04-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para conceder contratação temporária a servidor do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/448/plc08-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/448/plc08-2005.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre autorização especial para Contrato Especial e Temporário de servidor, e dá outras providências.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/461/plc21-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/461/plc21-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização para pagamento de Ajuda de Custo e toma outras providências.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/439/pl01-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/439/pl01-2005.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização especial para contrato especial e temporário de servidor e dá outras providências."</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/440/pl02-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/440/pl02-2005.pdf</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/441/pl03-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/441/pl03-2005.pdf</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/442/pl04-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/442/pl04-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para conceder contratação temporária a servidor da Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/444/pl05-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/444/pl05-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização especial para Contrato Especial e Temporário de servidor, e dá outras providências.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/445/pl06-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/445/pl06-2005.pdf</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/446/pl07-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/446/pl07-2005.pdf</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/447/pl08-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/447/pl08-2005.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a nova estrutura organizacional do Poder Executivo e 0 seu Quadro de Cargo e Salários e dá outras providências".</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/449/pl09-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/449/pl09-2005.pdf</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/477/pl10-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/477/pl10-2005.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para o poder executivo municipal participar do consórcio de apoio à produção e comercialização dos municípios do médio norte e dá outras providências".</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/450/pl11-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/450/pl11-2005.pdf</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/451/pl12-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/451/pl12-2005.pdf</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/452/pl13-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/452/pl13-2005.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre reajuste salarial de servidores e toma outras providências”.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/453/pl14-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/453/pl14-2005.pdf</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/454/pl15-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/454/pl15-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização para o poder Executivo Legislativo e Municipal a firmar Convênio com a Caixa Econômica Federal, e toma outras providências.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/455/pl16-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/455/pl16-2005.pdf</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/456/pl17-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/456/pl17-2005.pdf</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/457/pl18-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/457/pl18-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Sistema de Controle Interno do Município de Presidente Kennedy, e dá outras providências.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/458/pl19-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/458/pl19-2005.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para conceder contratação temporária a servidor do município, e dá outras providencias.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/459/pl20-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/459/pl20-2005.pdf</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/460/pl21-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/460/pl21-2005.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo aderir ao Programa Carta de Credito e adota outras providências.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/462/pl22-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/462/pl22-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para O Prefeito Municipal fazer doação e dá outras providências.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/463/pl23-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/463/pl23-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização fundiária, bem como a criação de normas para alienações e transferências de imóveis que especifica e dá outras providência</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/464/pl24-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/464/pl24-2005.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre autorização para Contrato Especial e Temporário de servidor, e dá outras providências.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/465/pl25-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/465/pl25-2005.pdf</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/466/pl26-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/466/pl26-2005.pdf</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/467/pl27-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/467/pl27-2005.pdf</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/468/pl28-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/468/pl28-2005.pdf</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/469/pl29-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/469/pl29-2005.pdf</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/470/pl30-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/470/pl30-2005.pdf</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/471/pl31-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/471/pl31-2005.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a desafetação de bem móvel e autorização de sua alienação, na forma e condições que especifica".</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/472/pl32-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/472/pl32-2005.pdf</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/473/pl33-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/473/pl33-2005.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização para fazer Contrato de Comodato de Prédio Público e dá outras providências"...</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/474/pl34-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/474/pl34-2005.pdf</t>
   </si>
   <si>
     <t>Cria a Coordenadoria Municipal de Defesa Civil (COMDEC) do Município de Presidente Kennedy e dá outras providências"...</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/475/pl35-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/475/pl35-2005.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização para alteração e inclusão de cargos no Anexo II da Lei N° 575/2005 e dá outras providências"...</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/476/pl36-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/476/pl36-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Contribuição de Iluminação Pública e dá outras providências.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/950/plo_08-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/950/plo_08-2005.pdf</t>
   </si>
   <si>
     <t>DISPÕEM SOBRE AUTORIZAÇÃO ESPECIAL PARA CONTRATO ESPECIAL E TEMPORÁRIO DE SERVIDOR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/951/plo_21-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/951/plo_21-2005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA PAGAMENTO DE AJUDA DE CUSTO E TOMA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/845/proj._resolucao_01-2005..pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/845/proj._resolucao_01-2005..pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO A FIRMAR CONVÊNIO COM A CAIXA ECONÔMICA FEDERAL.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/846/proj._resolucao_01-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/846/proj._resolucao_01-2005.pdf</t>
   </si>
   <si>
     <t>ALTERA OS DISPOSITIVOS QUE ESPECIFICA DA RESOLUÇÃO Nº 16/90, QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY - TO.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/847/proj._resolucao_03-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/847/proj._resolucao_03-2005.pdf</t>
   </si>
   <si>
     <t>RECONHECE, DA UTILIDADE PÚBLICA, PARA O FIM QUE ESPECIFÍCA, O INSTITUTO OK!, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/848/proj._resolucao_04-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/848/proj._resolucao_04-2005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO TERMO DE RESPONSABILIDADE E TOMA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/849/resolucao_01-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/849/resolucao_01-2005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DIÁRIA A AGENTES POLÍTICOS E TOMA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/850/resolucao_02-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/850/resolucao_02-2005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE SALARIAL DE VENCIMENTO DOS FUNCIONÁRIOS DA CÂMARA MUNICIPAL E TOMA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1746/req._01-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1746/req._01-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS RGEIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR O ESGOTO NO FINAL DA RUA 04, ESQUINA COM ADELVADO MORAIS. UMA VEZ QUE ESTÁ SENDO SOLICITADO PELOS MORADORES LOCAIS, E É DE GRANDE NECESSIDADE.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1604/req._02-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1604/req._02-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SR. PREFEITO MUNICIPAL, NO SENTIDO DE REABRIR AS ESTRADAS DA REGIÃO DA CHAPADA ALTA, COUTINHO E CINHÃS. TAL SOLICITAÇÃO SE FAZ EM VIRTUDE DAS MESMAS ESTAREM INTRANSITÁVEIS, E PRECISANDO DE REPAROS COM URGÊNCIA.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1603/req._03-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1603/req._03-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SR. PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A RECUPERAÇÃO DA PONTE QUE FICA NA FAZENDA DO SR LUIZ M. OLIVEIRA, NA REGIÃO DO COUTINHO. TAL SOLICITAÇÃO SE FAZ EM VIRTUDE DA REFERIDA PONTE ESTÁ EM PÉSSIMAS CONDIÇÕES.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1601/req._04-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1601/req._04-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SR. PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE UMA PONTE SOBRE O CÓRREGO TUCUM, NA REGIÃO DO CAMPO ALEGRE, NA FAZENDA DOS FILHOS DO SR. OTACIANO. UMA VEZ QUE SEM A PONTE É QUASE IMPOSSÍVEL TRAFEGAR NAQUELA REGIÃO.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1526/req._05-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1526/req._05-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE UMA PONTE NA FAZENDA DO SENHOR DINORÁ, NA ESTRADA QUE LIGA AO SR. MAURO PÉ DE COCO. ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS. PEDIMOS URGÊNCIA NA EXECUÇÃO DO MESMO, POIS É GRANDE A NECESSIDADE QUE NOS ATENDA.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1741/req._06-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1741/req._06-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SR. PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR JUNTO ÀS AUTORIDADES COMPETENTES, A VOLTA DO CARTÓTIO DO REGISTRO DE IMÓVEIS PARA A NOSSA CIDADE. UMA VEZ QUE É MUITO DIFÍCIL PARA AS QUE NÃO TÊM AUTOMÓVEL, SE LOCOMOVEREM A OUTRA CIDADE PARA RESOLVEREM SEUS ASSUNTOS JUNTO AO CARTÓRIO.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1761/req._07-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1761/req._07-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS RGEIMENTAIS, VEM REQUERER APÓS VOUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNCIPAL, NO SENTIDO DE PROVIDENCIAR A CONCLUSÃO DO ASFALTO DO SETOR ENTROCAMENTO E SEDE DA CIDADE. UMA VEZ QUE COM AS RUAS ASFALTADAS, FACILITARÁ MUITO A VIDA DOS MORADORES.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1772/req._08-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1772/req._08-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A LIMPEZA DAS RUAS E AVENIDAS DE NOSSA CIDADE E DO SETOR ENTROCAMENTO E SETOR AEROPORTO. UMA VEZ QUE AS RUAS ESTÃO CHEIAS DE MATO, PRECISANDO SER CAPINADAS COM URGÊNCIA.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1739/req._10-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1739/req._10-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PRESIDENTE MUNICIPAL, NO SENTIDO DE PROVIDENCIAR O ENCASCALHAMENTO DAS RUAS DO SETOR AEROPORTO. ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS. UMA VEZ QUE COM AS CHUVAS AS RUAS FICAM CHEIAS DE BURACOS, E ESTÃO PRECISANDO DE REPAROS COM URGÊNCIA.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1734/req._11-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1734/req._11-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVENOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A REFORMA DO BANHEIRO PÚBLICO DO CENTRO COMERCIAL CECOPEK. ATENDENDO A SOLICITAÇÃO DOS FUNCIONÁRIOS LOCAIS. UMA VEZ QUE SÓ TEM ESSE BANHEIRO PÚBLICO NO LOCAL.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1736/req._12-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1736/req._12-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR O ESGOTO PARA A AVENIDA BERNARDO SAYÃO, EM FRENTE AO COMERCIAL BARBOSA. ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS. UMA VEZ QUE COM AS CHUVAS A ÁGUA FICA PARADA NESTE LOCAL, E PODEM CAUSAR MUITOS TIPOS DE DOENÇAS.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1682/req._13-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1682/req._13-2005.pdf</t>
   </si>
   <si>
     <t>Os vereadores que o presente subscreve nos termos regimentais, vem requerer após ouvido plenário na forma regimental, que se oficie ao senhor prefeito municipal, no sentido de providenciar a duplicação e iluminação da estrada que liga a cidade ao entroncamento.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1558/req._14.2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1558/req._14.2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE NOS TERMOS REGIMENTAIS, VEM REQUERER QUE APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A COSNTRUÇÃO DE 50 CASAS POPULARES E 30 BANHEIROS. TAL SOLICITAÇÃO SE FAZ DEVIDO A GRANDE NECESSIDADE POR PARTE DOS MORADORES CARENTES DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1551/req._15-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1551/req._15-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR PARA QUE O SR. LÁZARO GAMA PRESIDENTE DA ASSOCIAÇÃO COMUNITÁRIA DE PRESIDENTE KENNEDY, VENHA NOS FAZER A PRESTAÇÃO DE CONTAS ANUAL QUE O ASSOSSIADO PAGA E DA MENSALIDADE DE 20% DA ROÇA COLHIDA PELOS ASSOCIADOS.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1550/req._16-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1550/req._16-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DA PONTE SOBRE O RIO FEIO, NA FAZENDA DO SR. ALCEBIADES. ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS, UMA VEZ QUE NÃO TÊM COMO TRAFEGAR NESSE TRECHO.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1598/req._17-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1598/req._17-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, OS VEREADORES QUE O PRESENTE SUBSCREVEM NOS TERMOS REGIMENTAIS, VEM REQUERER APÓSOUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR O ATERRAMENTO NA AVENIDA GOIÁS, EM FRENTE AO BAR DA JÔ E EM FRENTE AO COMÉRCIO DO SR. DEZÃO. UMA VEZ QUE AS CHUVAS, FICA MUITA ÁGUA EMPOSSADA, E JÁ FOI CONSTATADO LARVAS DO MOSQUITO DA DENGUE.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1733/req._18-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1733/req._18-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIEMNTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A RECUPERAÇÃO DAS ESTRADAS DA REGIÃO DO COUTINHO E CAMPO ALEGRE. UMA VEZ QUE COM AS CHUVAS, AS ESTRADAS ESTÃO INSTRANSITÁVEIS, E OS MORADORES ESTÃO ISOLADOS.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1769/req._19-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1769/req._19-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A REPOSIÇÃO DAS LÂMPADAS QUEIMADAS DAS RUAS DE NOSSA CIDADE, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS. UMAZ VEZ QUE PAGANDO A TAXA DE ILUMINAÇÃO PÚBLICAS, TEMOS O DIREITO DE TER NOSSAS RUAS SEMPRE BEM ILUMINADAS.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1680/req._20-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1680/req._20-2005.pdf</t>
   </si>
   <si>
     <t>O vereador que presente subscreve nos termos regimentais, vem requerer após ouvido plenario na forma regimental, que se oficie ao senhor prefeito municipal, no sentido de providenciar dois quebra-molas, na Avenida Bernardo Sayao, um em frente a casa do Sr. Pedao do Florêncio e outro em frente acasa do senhor Zezinho do ouro. atendendo a solicitação dos moradores locais.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1541/req._22-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1541/req._22-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR UM POÇO ARTESIANO NO ESTÁDIO MUNICIPAL ELIÁS ASSUNÇÃO OLIVEIRA.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1540/req._24-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1540/req._24-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A DUPLICAÇÃO E ILUMINAÇÃO DA RODOVIA PARA O ENTRONCAMENTO. DEVIDO O GRANDE PERIGO QUE HÁ NESTE TRECHO.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO O PLENÁRIO NO TERMO REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR PELO MENOS UM TAPA BURACO NA REGIÃO DE CAMPO ALEGRE E COUTINHO, NESTE MUNICÍPIO. DEVIDO A NECESSIDADE DOS MORADORES DESTA REGIÃO.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1536/req._26-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1536/req._26-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR JUNTO AO ÓRGÃO COMPETENTE, UM ORELHÃO PARA O BAR DO ARNALDO, NA BR 153, NA ESTRADA QUE LIGA A TUPIRATINS. UMA VEZ QUE ESTE LOCAL, FICA AFASTADO DA CIDADE, E É DE GRANDE UTILIDADE AOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1535/req._27-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1535/req._27-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO AN FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR UM TAPA BURACO NAS REGIÕES DA CHAPADA ALTA, SÃO FRANCISCO E LEOS, NESTE MUNICÍPIO. UMA VEZ QUE AS REFERIDAS ESTRADAS ESTÃO EM PESSÍMO ESTADO DE CONSERVAÇÃO.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1671/req._28-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1671/req._28-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A CONTRATAÇÃO DE UM CARTEIRO PARA QUE FAÇA A ENTREGA DAS CORRESPONDÊCIAS DE NOSSA CIDADE. UMA VEZ QUE NÃO TÊM FUNCIONÁRIO PARA ESSE FIM E AS CORRESPONDÊNCIAS FICAM ATRASADAS NO CORREIO POR MUITOS DIAS, DEVIDO AO EXCESSO DE SERVIÇOS PARA DEMAIS FUNCIONÁRIOS.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1673/req._29-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1673/req._29-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM ERQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE UMA PONTE SOBRE O CÓRREGO TUCUM E OUTRA PONTE SOBRE O CÓRREGO CABECEIRRA, NA ESTRADA QUE LIGA A FAZENDA DO VEREADOR DIVINO À FAZENDADO SR. MARCOS E OSMAIR. UMA VEZ QUE NÃO TEM COMO TRAFEGAR NESSE TRECHO.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1675/req._30-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1675/req._30-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM ERQUERER APÓS OUVIDO PLENÁRIO NA FORMA RGEIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR JUNTO AO ÓRGÃO COMPETENTE UM ORELHÃO DE FRENTE AO BAR DO SENHOR JOÃO DO SANTO NA AV: BERNARDO SAYÃO. UMA VEZ QUE A GRANDE NECESSIDADE POR PARTE DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1662/req._31-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1662/req._31-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A EXTENSÃO DA REDE DE ENERGIA ELÉTRICA DO SETOR AEROPORTO PARA A RUA AEROPORTO NESTA CIDADE, ATENDENDO À SOLICITAÇÃO DOS MORADORES LOCAIS. UMA VEZ QUE OS MORADORES DA REFERIDA RUA, NÃO TÊM ENERGIA ELÉTRICA EM SUAS CASAS.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1544/req._32-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1544/req._32-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O EVREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER QUE APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR ÁGUA PARA MOLHAR AS RUAS DO ENTROCAMENTO. UMA VEZ QUE AS RUAS ESTÃO MUITO SECAS E CAUSA MUITA POEIRA NAS MESMAS.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1670/req._33-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1670/req._33-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A ILUMINAÇÃO PÚBLICA DO SETOR ENTROCAMENTO. UMA VEZ QUE AS RUAS ESTÃO MUITO ESCURAS E DEVIDO A ESTE MOTIVO HÁ MUITOS PERIGOS DURANTE A NOITE.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1546/req._34-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1546/req._34-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A REFORMA E VENTILADORES DO CCM( CRUZEIRO CLUBE MUNICIPAL). UMA VEZ QUE O MESMO ESTÁ EM PÉSSIMO ESTADO DE CONSERVAÇÃO E DEVIDO AO CALOR, QUANDO REUNIDAS MUITAS PESSOAS NOS EVENTOS.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1547/req._35-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1547/req._35-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A LOCAÇÃO DO BAR DA PRAÇA ELIÁS LOPES DA SILVA PARA A SENHORA MARLENE LEAL. UMA VEZ QUE O BAR ESTÁ SEM FUNCIONAMENTO, DEVIDO A PARALIZAÇÃO DA FAMÍLIA A QUAL FOI DOADO.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1562/req._36-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1562/req._36-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, OS VEREADORES QUE O PRESENTE SUBSCREVEM NOS TERMOS REGIMENTAIS, VEM REQUERER APOS OUVIDO PLENARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR QUE A PREFEITURA E TODAS AS SECRETARIAS COMPRE SOMENTE EM NOSSO MUNICIPIO. ASSIM SENDO, HAVERA UM AUMENTO NO ICMS, PARA NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1672/req._37-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1672/req._37-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A DOAÇÃO DE TERRENO PARA OS MORADORES QUE CONSTRUIRAM NOS LOTES DA ESCOLA EMÍLIA PARRODE, E NÃO OS TÊM EM SEUS NOMES. UMA VEZ QUE FOI A DOAÇÃO, MAS NÃO FORAM FEITOS OS DOCUMENTOS NECESSÁRIOS.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1777/req._38-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1777/req._38-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, OS VEREADORES QUE O PRESENTE SUBSCREVEM NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PRRFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR PARA QUE A CÂMARA PASSE A FUNCIONAR NOS DOIS PERÍODOS, FICANDO DUAS FUNCIONÁRIAS PARA A PARTE DE CEDO E DUAS PARA A TARDE.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1728/req._39-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1728/req._39-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR AUMENTO NA COTA DE EXAMES PARA NOSSA COMUNIDADE. UMA VEZ QUE É MUITOGRANDE O NÚMERO DE PESSOAS COM NECESSIDADES.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1743/req._40-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1743/req._40-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR UMA AJUDA DE CUSTO PARA OS UNIVERSITÁRIOS DE PRESIDNETE KENNEDY QUE NÃO TEM SALÁRIO. UMA VEZ QUE É MUITO DIFÍCIL MANTÉ-LA SEM RENDA PRÓPRIA.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1750/req._41-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1750/req._41-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, OS VEREADORES QUE O PRESENTE SUBSCREVEM NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A LIMPEZA DAS RUAS. UMA VEZ QUE EM ALGUMAS HÁ LIXO ACUMULADO.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1748/req._42-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1748/req._42-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, OS VEREADORES QUE O PRESENTE SUBSCREVEM NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR O ENTUPIMENTO DA AEROZÃO DA RUA ADEVALDO MORAIS AO LADO DA CASA DA DONA EVINHA. UMA VEZ QUE AUMENTA OS BURACOS A CADA DIA NESTE LOCAL.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1767/req._43-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1767/req._43-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR JUNTO A DERTINS MÁQUINAS PARA A MANUTENÇÃO DAS ESTRADAS DO NOSSO MUNICÍPIO. UMA VEZ QUE NOSSAS ESTRADAS ESTÃO MUITO DESGASTADAS.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1569/req._44-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1569/req._44-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APOS OUVIDO PLENARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR DENTRO DO ESTADIO ELIAS ASSUNÇAO OLIVEIRA UM CAMPO SOSAYTE DE AREIA.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1565/req._46-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1565/req._46-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTESUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APOS OUVIDO PLENARIO NA FORMA REGIMENTAL, NO SENTIDO DE PROVIDENCIAR UM POÇO ARTESIANO PARA O ESTADIO ELIAS ASSUNÇAO OLIVEIRA</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1762/req._46-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1762/req._46-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A RECUPERAÇÃO DAS ESTRADAS DA REGIÃO DA CHAPADA ALTA. POIS ÁS MESMAS SE ENCONTRAM INTRANSITÁVEIS.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1757/req._47-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1757/req._47-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A REFORMA DO ESTÁDIO ELIÁS ASSUNÇÃO OLIVEIRA. POIS O MESMO SE ENCONTRA EM PÉSSIMO ESTADO.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1754/req._48-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1754/req._48-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A ILUMINAÇÃO ENTRE O TRECHO DE PRESIDENTE KENNEDY AO ENTROCAMENTO. UMA VEZ QUE HÁ MUITO PERIGO NO LOCAL.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1751/._49-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1751/._49-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A TROCA DE LÂMPADAS QUEIMADAS DAS RUAS E AVENIDAS. UMA VEZ QUE EM VÁRIAS DELAS HÁ MUITA ESCURIDÃO.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1571/req._50-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1571/req._50-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APOS OUVIDO PLENARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR O TERMINO DO ASFALTO DO SETOR DAS ALMAS, AVENIDA BERNARDO SAYAO DA RUA 10 A 20.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1522/req._51-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1522/req._51-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUSBCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A SINALIZAÇÃO NA AVENIDA BERNARDO SAYÃO, COM INÍCIO A PARTIR DA AVENIDA TOCANTINS. POR SER MÃO DUPLA, OBJETIVO MAIOR É POR CAUSA DAS CRIANÇAS DA ESCOLA MUNICIPAL RAIMUNDO BARBOSA DE SOUSA. UMA VEZ QUE SEM SINALIZAÇÃO OS MOTORISTAS ANDAM EM MÃO ERRADA E EM ALTA VELOCIDADE.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1519/req._52-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1519/req._52-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR UM GAURDA PARA O CEMITÉRIO DE NOSSA CIDADE. UMA VEZ FICANDO ABANDONADO, ESTÁ SEMPRE CHEIO DE MATO E NÃO SÓ AS CRIANÇAS, MAS TAMBÉM ADULTOS DESTROEM TUMULOS E AS PLANTAS.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1520/req._53-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1520/req._53-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR JUNTO ÁS AUTORIDADES COMPETENTES, A CONCLUSÃO DO ASFALTO DO SETOR ENTROCAMENTO E SEDE DA NOSSA CIDADE. ATENDENDO Á SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1518/req._54-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1518/req._54-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR JUNTO ÁS AUTORIDADES COMPETENTES, A VOLTA DO CARTÓRIO DO REGISTRO DE IMÓVEIS PARA NOSSA CIDADE. UMA VEZ QUE PRECISANDO DO CARTÓRIO, NEM TODOS TÊM CONDIÇÕES DE SE LOCOMOVEREM A OUTRA CIDADE.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1596/req._55-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1596/req._55-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, OS VEREADORES QUE O PRESENTE SUBSCREVEM NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PRFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A AMPLIAÇÃO E REFORMA DA DELEGACIA DE NOSSA CIDADE. UMA VEZ QUE O NOSSO MUNICÍPIO TEM CONDIÇÕES E NÃO IRÁ MAIS TRANSFERIR OS NOSSOS PRESOS PARA COLINAS.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1516/req._56-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1516/req._56-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR JUNTO ÁS AUTORIDADES COMPETENTES, A VOLTA DO CARTÓRIO DE REGISTRO DE IMÓVEIS PARA A NOSSA CIDADE. UMA VEZ QUE PRECISANDO DO CARTÓRIO, NEM TODOS TÊM CONDIÇÕES DE SE LOCOMOVEREM A OUTRA CIDADE.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1514/req._57-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1514/req._57-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A CONCLUSÃO DO ASFALTO DO SETOR ENTROCAMENTO E SEDE DA CIDADE, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1513/req._58-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1513/req._58-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A ILUMINAÇÃO DO SETOR ENTROCAMENTO A SEDE DE NOSSA CIDADE. UMA VEZ QUE A MUITO PERIGO NESTE TRECHO.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1511/req._59-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1511/req._59-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A REFORMA E VENTILADORES DO CCM( CRUZEIRO CLUBE MUNICIPAL).</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1512/req._60-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1512/req._60-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNCIPAL, NO SENTIDO DE PROVIDENCIAR A TROCA DE LÂMPADAS QUEIMADAS DO SETOR ENTROCAMENTO E SEDE DE NOSSA CIDADE. UMA VEZ A MUITA ESCURIDÃO EM DETERMINADOS LOCAIS.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1527/req._61-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1527/req._61-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O EVREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A REFORMA DA PRAÇA ANTONIO DOS SANTOS SOBRINHO.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1531/req._62-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1531/req._62-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR UM POÇO ARTESIANO PARA O ESTÁDIO ELIÁS ASSUNUNÇÃO DE OLIVEIRA. UMA VEZ QUE A GRANDE NECESSIDADE NO LOCAL.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1533/req._63-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1533/req._63-2005.pdf</t>
   </si>
   <si>
     <t>SEMHOR PRESIDENTE, OS VEREADORES QUE O PRESENTE SUBSCREVEM NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A CONTINUAÇÃO DO LOTEAMENTO DA RUA 10, 11, 12 ATÉ A VILA LORETO.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1534/req._64-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1534/req._64-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR O CANCELAMENTO DE FESTAS NA QUADRA POLIESPORTIVA E A TROCA DE ARAME FARPADO POR ARAME LISO.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1684/req._65-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1684/req._65-2005.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve nos termos regimentais, vem requerer após ouvido plenário na regimental, que se oficie ao senhor prefeito municipal, no sentido de providenciar junto as autoridades competente o sinal da TV anhanguera para o setor entroncamento, atendendo a solicitação de moradores.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1687/rq._66-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1687/rq._66-2005.pdf</t>
   </si>
   <si>
     <t>Os vereadores que o presente subscreve nos termos regimentais, vem requerer após ouvido plenário na forma regimental, que se oficie ao senhor prefeito municipal, no sentido de providenciar uma ponte sobre o Rio Feio do senhor Alcebíades.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1607/req._67-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1607/req._67-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A RECUPERAÇÃO DAS ESTRADAS DA CHAPADA ALTA, COUTINHO, CAMPO ALEGRE, SÃO FRANCISCO, VÃO DO FEIO E LÉOS, ATENDENDO A SOLICITAÇÃO DOS MORADORES  UMA VEZ QUE ESTÃO INSTRANSITÁVEIS.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1554/req._68-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1554/req._68-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A COMPRA DE UM FOGÃO E UMA GELADEIRA PARA O ORGÃO DOS PIONEIROS MIRINS. UMA VEZ QUE NO LOCAL SÓ HÁ O FOGÃO, E O MESMO SE ENCONTRA EM PESSÍMO ESTADO.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1523/req._70-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1523/req._70-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A SINALIZAÇÃO PARA AS RUAS DE NOSSA CIDADE. UMA VEZ QUE EM ALGUNS LOCAIS HÁ MAIOR NÚMERO DE ACIDENTES POR NÃO HAVER SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1524/req._71-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1524/req._71-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A CONTRUÇÃO DE UM QUEBRA MOLA EM FRENTE A CASA DA SENHORA MARIA DA CRUZ (TUTI), NA AV: TOCANTINS, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS. UMA VEZ QUE A MAIORIA DOS MOTORISTAS SÓ PASSAM NO LOCAL EM ALTA VELOCIDADE, E HÁ SEMPRE MUITAS CRIANÇAS NO LOCAL DEVIDO AS BRINCADEIRAS NA PRAÇA ANTONIO DOS SANTOS SOBRINHO.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1725/req._72-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1725/req._72-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A REFORMA E VENTILADORES PARA O C.C.M (CRUZEIRO CLUBE MUNICIPAL).</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1715/req._73-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1715/req._73-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A CONCLUSÃO DO ASFALTO DO SETOR ENTROCAMENTO E SEDE DA CIDADE.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1695/req._74-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1695/req._74-2005.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve nos termos regimentais, vem requerer após ouvido plenário na forma regimental, que se oficie ao senhor prefeito municipal, no sentido de providenciar a volta do cartório de registro de imóveis para nossa cidade.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1692/req._76-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1692/req._76-2005.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve nos termos regimentais, vem requerer apos ouvido plenário na forma regimental, que se oficie ao senhor prefeito municipal, no sentido de providenciar a compra de um fogão e uma geladeira para o órgão dos pioneiros mirins, atendendo a solicitaçao dos funcionarios.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1606/req._77-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1606/req._77-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A SINALIZAÇÃO DAS PRINCIPAIS RUAS DE NOSSA CIDADE. ATENDENDO A SOLICITAÇÃO DOS MORADORES E DOS FUNCIONÁRIOS DA ESCOLA RAIMUNDO BARBOSA DE SOUSA.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1780/req._76-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1780/req._76-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A SINALIZAÇÃO DAS AVENIDAS ARAGUAIA, BERNARDO SAYÃO E TOCANTINS. ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS E FUNCIONÁRIOS DA ESCOLA MUNICIPAL RAIMUNDO BARBOSA.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, OS VEREADORES QUE O PRESENTE SUBSCREVEM NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR QUE A PREFEITURA E TODAS AS SECRETÁRIAS COMPRE SOMENTE EM NOSSO MUNICÍPIO. ASSIM SENDO, HAVERÁ UM AUMENTO NO ICMS, PARA O NOSSO MUNICÍPIO. UMA VEZ QUE PRECISAMOS GERAR EMPREGO E RENDA PARA O NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1600/req._14-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1600/req._14-2005.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, NO SENTIDO QUE SEJA FEITA A ASSINATURA DO JORNAL DO TOCANTINS, PARA ESTA CÂMARA MUNICIPAL. UMA VEZ QUE É DE GRANDE UTILIDADE A ESTA CASA, POIS ESTAREMOS SEMPRE BEM INFORMADOS.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1678/req._09-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1678/req._09-2005.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve nos termos regimentais, vem requerer apos ouvido plenário na forma regimental, que se oficie ao senhor prefeito municipal, no sentido de providenciar a faixa de sinalização e quebra- molas para a estrada que liga a cidade ao setor entroncamento.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1679/req._21-2005.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1679/req._21-2005.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve nos termos regimentais, vem requerer após ouvido plenário na forma regimental,  que se oficie ao senhor prefeito municipal, no sentido de providenciar a compra de uma área de terras, dentro da propriedade do Sr. Elias Lopes, seguindo are o entroncamento, para loteamento e construção de casas populares, para as pessoas carentes do nosso municípios.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1707,67 +1707,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/443/plc04-2005.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/448/plc08-2005.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/461/plc21-2005.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/439/pl01-2005.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/440/pl02-2005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/441/pl03-2005.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/442/pl04-2005.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/444/pl05-2005.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/445/pl06-2005.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/446/pl07-2005.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/447/pl08-2005.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/449/pl09-2005.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/477/pl10-2005.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/450/pl11-2005.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/451/pl12-2005.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/452/pl13-2005.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/453/pl14-2005.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/454/pl15-2005.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/455/pl16-2005.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/456/pl17-2005.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/457/pl18-2005.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/458/pl19-2005.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/459/pl20-2005.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/460/pl21-2005.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/462/pl22-2005.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/463/pl23-2005.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/464/pl24-2005.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/465/pl25-2005.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/466/pl26-2005.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/467/pl27-2005.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/468/pl28-2005.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/469/pl29-2005.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/470/pl30-2005.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/471/pl31-2005.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/472/pl32-2005.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/473/pl33-2005.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/474/pl34-2005.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/475/pl35-2005.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/476/pl36-2005.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/950/plo_08-2005.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/951/plo_21-2005.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/845/proj._resolucao_01-2005..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/846/proj._resolucao_01-2005.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/847/proj._resolucao_03-2005.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/848/proj._resolucao_04-2005.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/849/resolucao_01-2005.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/850/resolucao_02-2005.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1746/req._01-2005.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1604/req._02-2005.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1603/req._03-2005.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1601/req._04-2005.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1526/req._05-2005.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1741/req._06-2005.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1761/req._07-2005.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1772/req._08-2005.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1739/req._10-2005.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1734/req._11-2005.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1736/req._12-2005.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1682/req._13-2005.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1558/req._14.2005.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1551/req._15-2005.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1550/req._16-2005.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1598/req._17-2005.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1733/req._18-2005.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1769/req._19-2005.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1680/req._20-2005.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1541/req._22-2005.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1540/req._24-2005.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1536/req._26-2005.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1535/req._27-2005.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1671/req._28-2005.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1673/req._29-2005.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1675/req._30-2005.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1662/req._31-2005.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1544/req._32-2005.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1670/req._33-2005.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1546/req._34-2005.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1547/req._35-2005.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1562/req._36-2005.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1672/req._37-2005.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1777/req._38-2005.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1728/req._39-2005.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1743/req._40-2005.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1750/req._41-2005.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1748/req._42-2005.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1767/req._43-2005.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1569/req._44-2005.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1565/req._46-2005.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1762/req._46-2005.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1757/req._47-2005.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1754/req._48-2005.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1751/._49-2005.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1571/req._50-2005.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1522/req._51-2005.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1519/req._52-2005.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1520/req._53-2005.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1518/req._54-2005.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1596/req._55-2005.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1516/req._56-2005.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1514/req._57-2005.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1513/req._58-2005.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1511/req._59-2005.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1512/req._60-2005.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1527/req._61-2005.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1531/req._62-2005.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1533/req._63-2005.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1534/req._64-2005.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1684/req._65-2005.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1687/rq._66-2005.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1607/req._67-2005.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1554/req._68-2005.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1523/req._70-2005.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1524/req._71-2005.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1725/req._72-2005.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1715/req._73-2005.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1695/req._74-2005.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1692/req._76-2005.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1606/req._77-2005.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1780/req._76-2005.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1600/req._14-2005.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1678/req._09-2005.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1679/req._21-2005.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/443/plc04-2005.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/448/plc08-2005.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/461/plc21-2005.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/439/pl01-2005.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/440/pl02-2005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/441/pl03-2005.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/442/pl04-2005.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/444/pl05-2005.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/445/pl06-2005.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/446/pl07-2005.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/447/pl08-2005.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/449/pl09-2005.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/477/pl10-2005.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/450/pl11-2005.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/451/pl12-2005.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/452/pl13-2005.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/453/pl14-2005.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/454/pl15-2005.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/455/pl16-2005.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/456/pl17-2005.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/457/pl18-2005.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/458/pl19-2005.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/459/pl20-2005.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/460/pl21-2005.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/462/pl22-2005.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/463/pl23-2005.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/464/pl24-2005.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/465/pl25-2005.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/466/pl26-2005.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/467/pl27-2005.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/468/pl28-2005.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/469/pl29-2005.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/470/pl30-2005.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/471/pl31-2005.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/472/pl32-2005.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/473/pl33-2005.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/474/pl34-2005.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/475/pl35-2005.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/476/pl36-2005.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/950/plo_08-2005.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/951/plo_21-2005.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/845/proj._resolucao_01-2005..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/846/proj._resolucao_01-2005.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/847/proj._resolucao_03-2005.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/848/proj._resolucao_04-2005.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/849/resolucao_01-2005.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/850/resolucao_02-2005.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1746/req._01-2005.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1604/req._02-2005.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1603/req._03-2005.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1601/req._04-2005.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1526/req._05-2005.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1741/req._06-2005.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1761/req._07-2005.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1772/req._08-2005.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1739/req._10-2005.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1734/req._11-2005.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1736/req._12-2005.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1682/req._13-2005.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1558/req._14.2005.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1551/req._15-2005.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1550/req._16-2005.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1598/req._17-2005.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1733/req._18-2005.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1769/req._19-2005.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1680/req._20-2005.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1541/req._22-2005.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1540/req._24-2005.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1536/req._26-2005.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1535/req._27-2005.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1671/req._28-2005.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1673/req._29-2005.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1675/req._30-2005.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1662/req._31-2005.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1544/req._32-2005.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1670/req._33-2005.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1546/req._34-2005.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1547/req._35-2005.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1562/req._36-2005.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1672/req._37-2005.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1777/req._38-2005.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1728/req._39-2005.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1743/req._40-2005.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1750/req._41-2005.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1748/req._42-2005.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1767/req._43-2005.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1569/req._44-2005.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1565/req._46-2005.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1762/req._46-2005.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1757/req._47-2005.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1754/req._48-2005.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1751/._49-2005.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1571/req._50-2005.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1522/req._51-2005.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1519/req._52-2005.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1520/req._53-2005.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1518/req._54-2005.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1596/req._55-2005.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1516/req._56-2005.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1514/req._57-2005.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1513/req._58-2005.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1511/req._59-2005.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1512/req._60-2005.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1527/req._61-2005.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1531/req._62-2005.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1533/req._63-2005.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1534/req._64-2005.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1684/req._65-2005.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1687/rq._66-2005.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1607/req._67-2005.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1554/req._68-2005.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1523/req._70-2005.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1524/req._71-2005.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1725/req._72-2005.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1715/req._73-2005.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1695/req._74-2005.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1692/req._76-2005.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1606/req._77-2005.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1780/req._76-2005.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1600/req._14-2005.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1678/req._09-2005.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2005/1679/req._21-2005.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H125"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>