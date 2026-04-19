--- v0 (2025-11-30)
+++ v1 (2026-04-19)
@@ -51,1285 +51,1285 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/512/plc18-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/512/plc18-2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Conselho Municipal do Idoso do Município de Presidente Kennedy e dispõe sobre a política de assistência ao idoso e dá outras providências.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/499/pl01-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/499/pl01-2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Contribuição de Iluminação Pública e dá outras providências.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/500/pl02-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/500/pl02-2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização para pagamento de Ajuda de Custo e toma outras providências.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/501/pl03-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/501/pl03-2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização para  aquisição de Bens Imóveis e toma outras providências.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/502/pl04-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/502/pl04-2003.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização especial para contrato especial e temporário de servidor e dá outras providências."</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/504/pl05-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/504/pl05-2003.pdf</t>
   </si>
   <si>
     <t>Dispõem sobre autorização especial para Contrato Especial e Temporário de servidor, e dá outras providências.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/503/pl07-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/503/pl07-2003.pdf</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/505/pl08-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/505/pl08-2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão de remuneração de servidores e toma outras providências.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/506/pl10-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/506/pl10-2003.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização abertura de Créditos Especial". Na Lei Orçamentária nº524/02, para o exercício de 2003, Destinado à aquisição de uma Kombi para a Educação, E tomam outras providencias"</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/513/pl12a-2002.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/513/pl12a-2002.pdf</t>
   </si>
   <si>
     <t>"Estabelece as Diretrizes a serem observadas na elaboração da Lei Orçamentaria do município para o exercício de 2.004 e tomam outras providencias".</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/507/pl13-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/507/pl13-2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização para concessão de abono salarial Servidores da a Educação e dá outras providências.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/508/pl15-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/508/pl15-2003.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e Fixa a Despesa do Município de Presidente Kennedy - To, para o exercício Financeiro de 2.004.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/509/pl16-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/509/pl16-2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Conselho Municipal de Segurança Alimentar e Nutricional - COMSEA do Município de Presidente Kennedy - TO e toma outras providências.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/510/pl17-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/510/pl17-2003.pdf</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/511/pl18-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/511/pl18-2003.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema de Controle Interno do Município de Presidente Kennedy do Tocantins, e da outras providencias.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA PAGAMENTO DE AJUDA DE CUSTO E TOMA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/881/plo_07-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/881/plo_07-2003.pdf</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/882/plo_14-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/882/plo_14-2003.pdf</t>
   </si>
   <si>
     <t>DISPÕE AUTORIZAÇÃO PARA PREFEITO MUNICIPAL FAZER DOAÇÃO DE IMÓVEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/883/plo_18a-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/883/plo_18a-2003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DO CONSELHO MUNICIPAL DO IDOSO DO MUNICÍPIO DE PRESIDENTE KENNEDY E DISPÕE SOBRE A POLÍTICA DE ASSISTÊNCIA AO IDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/837/proj._resolucao_01-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/837/proj._resolucao_01-2003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE DIÁRIA E AGENTES POLÍTICOS E TOMA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/838/proj._resolucao_02-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/838/proj._resolucao_02-2003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A  ALTERAÇÃO DE PARTE DO ARTIGO 133 DO REGIMENTO INTERNO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/839/resolucao_02-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/839/resolucao_02-2003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NVO HORÁRIO DE FUNCIONAMENTO DOS BARES E LANCHONETES E TOMA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1410/req.01-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1410/req.01-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 A VEREADORA QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR A LIMPEZA DAS RUAS DO SETOR AEROPORTO, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS._x000D_
 UMA VEZ QUE AS RUAS DO REFERIDO SETOR, ESTÃO PRECISANDO SER CAPINADAS, POIS ESTÃO CHEIAS DE MATO E PRECISANDO DE LIMPEZA.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1412/req.02-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1412/req.02-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 A VEREADORA QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM MUIRESPEITOSAMENTE REQUERER QUE SE PROVIDENCIE UM APARELHO DE SOM PARA A CÂMARA MUNICIPAL._x000D_
 VISANDO MELHORAR A EXPRESSÃO DOS VEREADORES AO USAREM A TRIBUNA.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1408/req.03-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1408/req.03-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APOS OUVIDO PLENARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE A LIMPAR E ENCASCALHAR AS RUAS DO ENTRONCAMENTO, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS._x000D_
 UMA VEZ QUE AS RUAS ESTAO EM PESSIMO ESTADO E PRECISANDO DE REPAROS.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1409/req.04-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1409/req.04-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APOS OUVIDO PLENARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE E ENCASCALHAR A ESTRADA QUE LIGA Á LIGA  SEDE FAZENDA DO SR. ALCEBIADES._x000D_
 TAL SOLICITAÇÃO SE FAZ EM VIRTUDE DA NECESSIDADE DE REPAROS QUE NECESSITA A REFERIDA ESTRADA.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1407/req.06-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1407/req.06-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APOS OUVIDO PLENARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR UMA PONTE NA FAZENDA DO SR. ADEMAR QUE LIGA Á FAZENDA DO SR. ALCEBIADES._x000D_
 UMA VEZ QUE A REFERIDA PONNTE ESTÁ PESSIMA CONSERVAÇÃO.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1406/req.06-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1406/req.06-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE DOIS MATA-BURROS NA FAZENDA DO SR. ADEMAR E NA DIVISA COM O SR. ALCEBIADES. PEDIMOS QUE NOS ATENDA.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1417/req.07-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1417/req.07-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 OS VEREADORES QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE COLOCAR UM BUEIRO NA PASSAGEM DO CORREGO NA FAZENDA DO SR. OSMAR, POIS O MESMO ESTA FICANDO MUITO FUNDO. PEDIMOS QUE NOS ATENDA._x000D_
 TAL SOLICITAÇÃO SE FAZ EM VIRTUDE DE QUE É PRECISO QUE SEJA COLOCADO ESTE BUEIRO PARA MELHORAR A SITUAÇÃO DE NOSSAS ESTRADAS.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1402/req.08-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1402/req.08-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 A VEREADORA QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR JUNTO COM A FUNASA, UM CARRO FUMASSE COM SUBSTÂNCIAS NO COMBATE AO MOSQUITO TRANSMISSOR DA DENGUE._x000D_
 TAL SOLICITAÇÃO SE FAZ EM VIRTUDE DE TERMOS MUITOS CASOS DO DENGUE.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/974/requerimento_no09.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/974/requerimento_no09.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve nos termos regimentais, vem requerer após ouvido plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal no sentido de providenciar junto ao DERTINS, a recuperação da TO n° 239, que liga Presidente Kennedy à Itaporã.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/976/requerimento_no10_-_2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/976/requerimento_no10_-_2003.pdf</t>
   </si>
   <si>
     <t>Vereador que o presente subscreve nos termos regimentais, vem requerer após ouvido plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal no sentido de providenciar a recuperação da estrada que liga a_x000D_
 Região Coutinho à Chapada Alta._x000D_
 Tal solicitação se faz em virtude da referida estrada está intransitável,_x000D_
 pedimos que nos atenda.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1401/req.11-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1401/req.11-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, NO SENTIDO DE PROVIDENCIAR A CONTRUÇÃO DE TRÊS-BURROS LIGANDO A ESTRADA DA FAZENDA DO SR. JOÃO TEIXEIRA AO COLÉGIO DO COUTINHO. PEDIMOS QUE NOS ATENDA.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/973/requerimento_no012.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/973/requerimento_no012.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve nos termos_x000D_
 regimentais, vem muitorespeitosamente requerer que se oficie ao Senhor Prefeito Municipal, no sentido de providenciar a recuperação da estrada que liga a Fazenda do Sr. Adão do Branco ao Sr. Sebastião Rato, pois a mesma encontra - se intransitável. Pedimos que nos atenda com urgência.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1404/req.13-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1404/req.13-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR  QUE  O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM MUIRESPEITOSAMENTE REQUERER QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE UMA PONTE NA FAZENDA DO SR. ADEMAR QUE LIGA Á FAZENDA DO SENHOR ALCEBIADES, NESTE MUNICIPIO. _x000D_
 UMA VEZ QUE A REFERIDA PONTE ESTÁ EM PÉSSIMA CONSERVAÇÃO.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1349/req.14-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1349/req.14-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM MUIRESPEITOSAMENTE REQUERER QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE COLOCAR UM BUEIRO NA PASSAGEM DO CORRÉGO NA FAZENDA DO SR. OSMAR, POIS O MESMO ESTÁ FICANDO MUITO FUNDO. PEDIMOS QUE NOS ATENDA._x000D_
 TAL SOLICITAÇÃO SE FAZ EM VIRTUDE DE QUE É PRECISO QUE SEJA COLOCADO ESTE BUEIRO PARA MELHORAR A SITUAÇÃO DE NOSSAS ESTRADAS.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1382/req.15-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1382/req.15-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 A VEREADORA QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM RESPEITOSAMENTE REQUERER QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A LIMPEZA DAS RUAS DO SENTOR AEROPORTO, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS._x000D_
     UMA VEZ QUE AS RUAS DO REFERIDO SETOR, ESTÃO PRECISANDO SER CAPINADAS, POIS ESTÃO CHEIAS DE MATO, PRECISANDO DE LIMPEZA.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1400/req.16-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1400/req.16-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 A VEREADORA QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM MUIRESPEITOSAMENTE REQUERER QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDÊNCIAR LIXEIRAS PARA NOSSA CIDADE, PARA QUE O LIXO NÃO SE ESPALHE NA RUA, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1381/req.17-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1381/req.17-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 A VEREADORA QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM RESPEITOSAMENTE REQUERER QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR UM TÉCNICO PARA QUE FAÇA UMA VISTORIA NOS PARA - RAIS DE NOSSA CIDADE NOS LOCOS ABAIXO;_x000D_
                                                                                   _x000D_
 - SUPERMERCADO LEMOS_x000D_
 - TELEGOIÁS _x000D_
 - TORRE DA TV ANHANGUERA_x000D_
 _x000D_
      UMA VEZ QUE ESTÃO QUEIMANDO MUITOS APARELHOS, CAUSANDO SÉRIOS DANOS Á POPULAÇÃO.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1003/requerimento_no18.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1003/requerimento_no18.pdf</t>
   </si>
   <si>
     <t>Vereador que o presente subscreve nos termos regimentais, vem requerer que se oficie ao Senhor Prefeito Municipal, no sentido de providenciar Luminárias para o Setor Entroncamento, nas Ruas Jaime Câmara e João Mendes Frazão. Uma vez que as referidas Ruas estão muito escuras, precisando de precisando ser iluminadas.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1002/requerimento_no019.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1002/requerimento_no019.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve nos termos regimentais, vem requerer que se oficie ao Senhor Prefeito Municipal, no sentido de colocar Lâmpadas nas Ruas e Avenidas de Presidente Kennedy. Tal solicitação se faz em virtude da má iluminação de nossa cidade</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1355/req.20-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1355/req.20-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APOS OUVIDO O PLENARIO DA FORMA REGIMENTAL, QUE PROVIDENCIE A CONSTRUÇÃO DE UMA CASA JUNTO AO COLEGIO ANA ALEIXO DA SILVA NA REGIÃO DO CAMPO ALEGRE, PARA A PROFESSORA QUE SERÁ TRANSFERIDA DO COUTINHO E NÃO TEM ONDE FICAR.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1361/req.20-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1361/req.20-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE ESCASLHAR E PETROLAR AS ESTRADAS DO NOSSO MUNICIPIO._x000D_
 TAL SOLICITAÇÃO SE FAZ EM VIRTUDE DO PESSIMO ESTADO EM QUE SE ENCONTRAM AS ESTRADAS, POIS ESTÃO CHIAS DE BURACOS.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1364/req.22-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1364/req.22-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 A VEREADORA QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR UM FUNCIONÁRIO PARA LIMPAR O CECOPEK, POIS ESTÁ MUITO SUJO, PRECISANDO DE LIMPEZA.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/971/requerimjento_no024.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/971/requerimjento_no024.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve nos termos regimentais, vem requerer após ouvido plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal no sentido de providenciar a recuperação das estradas vicinais do nosso município._x000D_
 Uma vez que nossas estradas estão precisando ser patroladas e_x000D_
 encascalhadas, devido a má conservação.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/969/requerimento_no025.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/969/requerimento_no025.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve nos termos regimentais, vem requerer após ouvido plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal no sentido de providenciar a limpeza das Ruas do Setor_x000D_
 Entroncamento e Aeroporto._x000D_
 Uma vez que as ruas dos referidos Setores estão muito sujas, precisando_x000D_
 ser limpas com urgência.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1385/req.26-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1385/req.26-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DA ESCADARIA DO CCM,_x000D_
 UMA VEZ QUE QUANDO CHOVE, NAS DATAS FESTIVAS FICA DIFICL O ACESSO AO REFERIDO CLUBE.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1420/req.27-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1420/req.27-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHORNPREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR JUNTO AO ORGÃO COMPETENTE, TELEGÓIAS BRASIL TELECOM, AREA DE TELEFONIA DE USO PUBLICO, NOS LOCAIS ABAIXO MENCIONADOS, DEVIDO A IMPORTÂNCIA DE COMUNICAÇÃO E DAS REAIS NECESSIDADES PARA NOSSA COMUNIDADE._x000D_
 &gt; SETORENTROCAMENTO, BR 153, EM FRENTE O BAR DA ROSÂNGELA._x000D_
 &gt; SETOR AEROPORTO, AV BERNARDO SAYÃO, EM FRENTE AO BAR  DO BABY._x000D_
 &gt; VILA LORETO, AV TOCANTINS, EM FRENTE AO SENHOR VALDIVINO.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/967/requerimento_no028.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/967/requerimento_no028.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve nos termos regimentais, vem requerer após ouvido plenário na forma regimental, que se ofície ao Senhor Prefeito Municipal no sentido de providenciar junto ao órgão competente, uma antena para telefone celular._x000D_
 Tal solicitação se faz em virtude da necessidade dos moradores locais.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1370/req.29-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1370/req.29-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR A CONTRUÇÃO DE UMA PONTE NA FAZENDA DO SENHOR ALCEBIADES, PEDIMOS QUE NOS AJUDA.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1371/req.30-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1371/req.30-2003.pdf</t>
   </si>
   <si>
     <t>SÃÃENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A CONTRUÇÃO DE UM BUEIRO NO CORRÉGO DA FAZENDA DO SENHOR OSMAR, NA REGIÃO DO CAMPO ALEGRE._x000D_
 UMA VEZ QUE QUANDO CHOVE, CAUSA ATOLEIROS, DIFICULTANDO O TRANSITO.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/966/requerimento_no031.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/966/requerimento_no031.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve nos termos regimentais, vem requerer após ouvido plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal no sentido de providenciar a limpeza das ruas de nossa cidade, atendendo a solicitação dos moradores locais.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1365/req.32-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1365/req.32-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 A VEREADORA QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR A UTILIZAÇÃO DO COLEGIO GILVAN ALVES CAVALCANTE NO SETOR AEROPORTO, COM UMA CRECHE._x000D_
 TAL SOLICITAÇÃO SE FAZ EM VIRTUDE DA POPULAÇÃO DE NOSSA CIDADE SER CARENTE, E QUANTO MAIS BENEFICIOS PARA NOSSO POVO SERÁ MELHOR.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 A VEREDORA QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLÉNARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE UMA PONTE NO RIO FEIO NA FAZENDA DA SENHORA NATALICIA, NESTE MUNICIPIO. _x000D_
 TAL SOLICITAÇÃO SE FAZ EM VIRTUDE DE MÁ CONSERVAÇÃO DA MESMA.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1369/req.34-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1369/req.34-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIIDO DE PROVIDENCIAR JUNTO AO ORGÃO COMPETENTE, UM ORELHÃO EM FRENTE AO COMERCIAL ARAGUAIA, NA AVENIDA ARAGUAIA, PEDIMOS QUE NOS ATENDA.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1345/req.35-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1345/req.35-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENNTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR A COMPRA DE UM APARELHO DE ULTRASSONOGRAFIA PARA O HOSPITAL E MATERNIDADE TOCANTINS._x000D_
 UMA VEZ QUE E GRANDE UTILIDADE PARA O NOSSO POVO, QUE É CARENTE.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1353/req.36-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1353/req.36-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR JUNTO AO ÓRGÃO COMPENTENDE, O CONSERTO DO TRANSMISSOR DA TORRE DA TV ANHANGUERA.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1414/req.37-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1414/req.37-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 OS VEREADORES QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIR O AUMENTO DE SALARIO DOS GUARDAS-NOTURNO: FRANCISCO RODRIGUES DA SILVA E ADAILTON BISPO DA SILVA._x000D_
 TAL SOLICITAÇÃO SE FAZ EM VIRTUDE DA NECESSIDADE DOS REFERIDOS FUNCIONÁRIOS.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1341/req.38-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1341/req.38-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIA A CONSTRUÇÃO DE UMA PONTE NA FAZENDA DO SENHOR ALCEBIADES, PEDIMOS QUE NOS ATENDA.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/997/requerimento_no040.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/997/requerimento_no040.pdf</t>
   </si>
   <si>
     <t>Vereador que o presente subscreve nos termos regimentais, vem requerer após ouvido plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal no sentido de arrumar todas as estradas vicinais do nosso município, pois as mesmas estão intransitáveis. Pedimos que nos atenda.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/999/requerimento_no041.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/999/requerimento_no041.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve nos termos regimentais, vem requerer após ouvido plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal no sentido de providenciar a recuperação da ponte sobre o rio Feio, na região da Chapada Alta, na Fazenda da Sr." Natalícia.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1000/requerimento_no042.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1000/requerimento_no042.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve nos termos regimentais, vem requerer após ouvido plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal no sentido de providenciar um carro para buscar os alunos do Coutinho. Pedimos urgência na execução do mesmo._x000D_
 Uma vez que os referidos alunos estão sem estudar por falta de transporte.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1001/requerimento_no043.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1001/requerimento_no043.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve nos termos regimentais, vem requerer após ouvido plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal no sentido de providenciar a construção de uma ponte na estrada que liga a Fazenda do Senhor Dinorá ao Pé de coco._x000D_
 Uma vez que está intransitável, pedimos que nos atenda.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1366/req.44-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1366/req.44-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, _x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR O ENCASCALHAMENTO DAS RUAS DO SETOR AEROPORTO, POIS AS MESMAS SE ENCONTRAM PRATICAMENTE INSTRANSITÁVEIS, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1367/req.46-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1367/req.46-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 A VEREADORA QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR A LIMPEZA DAS RUAS DE TODOS OS SETORES DA CIDADE, PEDIMOS URGÊNCIA NA EXECUÇÃO.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1373/req.47-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1373/req.47-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APOS OUVIDO PLENARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR UMA PLACA DE SINALIZAÇÃO PARA O QUEBRA-MOLAS QUE LIGA  A CIDADE AO SENTOR ENTRONCAMENTO._x000D_
 UMA VEZ QUE O REFERIDO LOCAL ENCONTRA-SE SEM NENHUMA SINALIZAÇÃO, PODENDO CAUSAR ACIDENTES.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1368/req.48-20032.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1368/req.48-20032.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 A VEREADORA QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR O FUNCIONAMENTO DE UMA APAE PARA MELHOR DESENVOLVIMENTO DOS DEFICIENTES DE NOSSA CIDADE, PEDIMOS QUE NOS ATENDA.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/991/requerimento_no049.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/991/requerimento_no049.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve nos termos_x000D_
 regimentais, vem requerer após ouvido o plenário da forma regimental, que ; que se oficie ao Senhor Prefeito Municipal no sentido de providencia junto ao órgão competente, uma antena para telefone celular. Tal solicitação se faz em virtude da necessidade da nossa comunidade.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1388/req.50-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1388/req.50-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO O PLENÁRIO DA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR A CONTRUÇÃO DE UMA PONTE NO RIO FEIO NA FAZENDA NATALICIA, NESTE MUNICIPIO._x000D_
 TAL SOLICITAÇÃO SE FAZ EM VIRTUDE DA MÁ CONSERVAÇÃO DA MESMA.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/993/requerimento_no051.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/993/requerimento_no051.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve nos termos regimentais, vem requerer após ouvido o plenário da forma regimental, que se oficie ao Senhor Prefeito Municipal no sentido de providencia a colocação dos números das casas e placas com nome das Ruas e Avenidas de nossa cidade atendendo à solicitação dos moradores locais.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/994/requerimento_no052.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/994/requerimento_no052.pdf</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/996/requerimento_no053.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/996/requerimento_no053.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve nos termos regimentais, vem requerer após ouvido o plenário da forma regimental, que se oficie ao Senhor Prefeito Municipal no sentido de providencia o calçamento das Ruas do Setor Entroncamento por estarem cheias de buracos, necessitando ser calçada com urgência.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1391/req.54-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1391/req.54-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 A VEREADORA QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO O PLENÁRIO DA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR O ENCASCALHAMENTO DAS RUAS DO SETOR AEROPORTO._x000D_
 UMA VEZ QUE AS RUAS DO REFERIDO SETOR ENCONTRAM-SE CHEIAS DE BURACOS, PRECISANDO URGENTEMENTE DE REPAROS.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1384/req.55-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1384/req.55-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO O PLENÁRIO DA FORMA REGIMENTAL, NO SENTIDO DE PROVIDENCIAR A DOAÇÃO DO PRÉDIO DO CECOPEK, PARA A CÂMARA MUNICIPAL, ATENDENDO Á SOLICITAÇÃO DOS DEMAIS VEREADORES.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1383/req.56-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1383/req.56-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO O PLENÁRIO DE FORMA REGIMENTAL, NO SENTIDO DE PROVIDENCIAR A CONTRUÇÃO DE UM QUEBRE-MOLAS NA AVENIDA TOCANTINS, ESQUINA COM ARAGUAIA._x000D_
    UMA VEZ QUE OS MOTORISTA ANDAM EM ALTA VELOCIDADE, PODENDO CAUSAS ACIDENTES.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1405/req.57-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1405/req.57-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO O PLENÁRIO DE FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROIBIR A REALIZAÇÃO DE FESTA NA RUA JOÃO PIRES DE CASTRO AO LADO DO CECOPEK._x000D_
 UMA VEZ QUE FICA PROXIMO AO HOSPITAL, E O BARULHO INCOMODA OS PACIENTES._x000D_
 UMA VEZ QUE FICA PROXIMO AO HOSPITAL, E O BARULHO INCOMODA OS PACIENTES.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1415/req.58-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1415/req.58-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 OS VEREADORES QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR A ABERTURA NA RUA QUE LIGA AV. ARAGUAIA AO CCM, DERRUBANDO A DELEGACIA VELHA._x000D_
 UMA VEZ QUE A RUA É MUITO ESTREITA, TORNANDO-SE DIFICIL PARA OS CARROS TRAFEGAREM.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1411/req.59-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1411/req.59-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR A RECUPERAÇÃO DAS ESTRADAS DO NOSSO MUNICIPIO._x000D_
 TAL SOLICITAÇÃO SE FAZ EM VIRTUDE DAS NOSSAS ESTRADAS ESTAREM PRATICAMENTE INTRANSITAVEIS.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/982/requerimento_no060.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/982/requerimento_no060.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve nos termos regimentais, vêem requerer após ouvido plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal no sentido de providenciar junto ao órgão_x000D_
 competente, uma antena para telefone celular._x000D_
 Tal solicitação se faz em virtude da necessidade dos moradores locais.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/981/requerimento_no061.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/981/requerimento_no061.pdf</t>
   </si>
   <si>
     <t>O: Vereador_x000D_
 que o presente subscreve nos termos regimentais,_x000D_
 vêem requerer após ouvido plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal no sentido de providenciar a construção de uma ponte no Rio Feio na Fazenda da Senhora Natalícia, neste município._x000D_
 Tal solicitação se faz em virtude da mesma está intransitável.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/979/requerimento_no063.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/979/requerimento_no063.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve nos termos regimentais,_x000D_
 vêem requerer após ouvido plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal no sentido de providenciar ao Órgão competente, o conserto do transmissor da torre da TV Anhanguera._x000D_
 Tal solicitação se faz em virtude da necessidade dos moradores que_x000D_
 não parabólicas.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1399/req.64-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1399/req.64-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR O ENLARGUECIMENTO E ESCASCALHAMENTO DA RUA QUE DÁ ACESSO AO COLÉGIO JUSCELINO KUBITSCHEK, UMA VEZ QUE A MESMA É MUITO ESTREITA E NO PERIODO CHUVOSO FICA TOTALMENTE ALAGADA, DIFICULTANDO O ACESSO DOS ALUNOS E FUNCIONÁRIOS AO COLÉGIO.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1398/req.65-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1398/req.65-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR A REFORMA DA QUADRA POLIESPORTIVA DA NOSSA CIDADE._x000D_
 UMA VEZ QUE O PISO DA QUADRA ESTÁ MUITO ESTRAGADO, PODENDO CAUSAR SÉRIOS FERIMENTOS NOS JOGADORES.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/978/requerimento_no066.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/978/requerimento_no066.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve nos termos regimentais, vêem requerer após ouvido plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal no sentido de providenciar o encascalhamento das ruas do Setor Aeroporto e Setor entroncamento, pois as mesmas se encontram cheias de buracos. atendendo à solicitação dos moradores locais._x000D_
 Tal solicitação se faz em virtude da mesma está intransitável.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1393/req.67-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1393/req.67-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE UMA RAMPA PARA CARROS E OUTRA PARA PEDESTRES, DANDO ACESSO DA AV. BERNARDO SAYÃO AO CRUZEIRO CLUBE MUNICIPAL,(CCM). PEDIMOS URGÊNCIA NA EXECUÇÃO DO MESMO.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1395/req.68-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1395/req.68-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 A VEREADORA QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR LUMINÁRIAS DA AVENIDA TOCANTINS AO ENTRONCAMENTO._x000D_
 UMA VEZ QUE NESSE TRECHO FICA MUITO ESCURO, E FICA MUITO PERIGOSO PARA AS PESSOAS QUE TEM QUE VIR A PÉ.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1394/req.69-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1394/req.69-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 A VEREADORA QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR O FUNCIONAMENTO DE UMA CRECHE NO COLEGIO GILVAN ALVES CAVALCANTE, NO SETOR AEROPORTO._x000D_
 UMA VEZ QUE O REFERIDO COLEGIO ESTÁ SEM SERVENTIA, E A CRECHE SERVIRIA PARA AS MÃES DEIXAREM SEUS FILHOS PARA PODER IR TRABALHAR.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1396/req.70-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1396/req.70-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 A VEREADORA QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR JUNTO AO ÓRGÃO COMPETENTE PARA QUE OS ÔNIBUS  QUE PASSAM NA BR 153 FAÇAM UMA PARADA NA RODOVIÁRIA DE NOSSA CIDADE._x000D_
 UMA VEZ QUE ESTÁ MAIS DIFICIL PARA AS PESSOAS QUE NÃO TÊM AUTOMÓVEL SE LOCOMOVEREM A OUTRAS CIDADES, A FALTA DE TRANSPORTE.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1397/req.71-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1397/req.71-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR O CALÇAMENTO DA RUA QUE LIGA A AV. TOCANTINS AO COLÉGIO JUSCELINO KUBITSCHEK, UMA VEZ QUE QUANDO CHOVE FICA TOTALMENTE ALAGADA DIFICULTANDO O ACESSO DOS ALUNOS E FUNCIONÁRIOS AO COLÉGIO.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/984/requerimento_no074.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/984/requerimento_no074.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve nos termos regimentais, vem_x000D_
 requerer após ouvido plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal no sentido de providenciar o calçamento do Setor Entroncamento, atendendo à solicitação dos moradores locais. Pedimos urgência na execução do mesmo._x000D_
 Uma vez que o referido Setor esta com as Ruas cheias de buracos,_x000D_
 necessitando de um calçamento.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/983/requerimento_no075.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/983/requerimento_no075.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subsereve nos termos regimentais, vem_x000D_
 requerer após ouvido plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal no sentido de providenciar junto ao órgão competente, uma torre para telefone celular.Tal solicitação se faz em virtude da necessidade da nossa comunidade.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/989/requerimento_no078.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/989/requerimento_no078.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve nos termos regimentais, vem_x000D_
 requerer após ouvido plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal no sentido de providenciar o calçamento das ruas do Setor, Entroncamento, atendendo à solicitação dos moradores locais... Uma vez que o referido setor está com as ruas cheias de buracos, necessitando ser calçadas com urgência.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/986/requerimento_no079.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/986/requerimento_no079.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve nos termos regimentais, vem_x000D_
 requerer após ouvido plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal no sentido de providenciar a colocação dos números das casas e placas com nome das ruas e avenidas de nossa cidade, atendendo à solicitação dos moradores locais.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/987/requerimento_no080.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/987/requerimento_no080.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve nos termos regimentais, vem_x000D_
 requerer após ouvido plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal no sentido de providenciar a substituíção das lâmpadas queimadas da sede da cidade e setor entroncamento e Setor Aeroporto._x000D_
 Uma vez que os referidos locais estão pouco iluminados, precisando_x000D_
 de reparos.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/990/requerimento_no081.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/990/requerimento_no081.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve nos termos regimentais, vem_x000D_
 requerer após ouvido plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal no sentido de providenciar luminárias nas ruas Jaime Câmara e João. Frazão no Setor entroncamento. Uma vez que por ser na beira da BR, as referidas ruas se tornam, muito perigosas a noite.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1351/req.37-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1351/req.37-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APOS OUVIDO PLENARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR O AUMENTO DE SALÁRIO DOS GUARDA-NOTURNO, FRANCISCO RODRIGUES DA SILVA E ADAILTON BISPO DA SILVA._x000D_
 TAL SOLIÇITÃO SE FAZ EM VIRTUDE DA NECESSIDADE DOS REFERIDOS FUNCIONÁRIO.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1403/req.23-20032.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1403/req.23-20032.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE UMA PONTE SOBRE O CORRÊGO TUCUM NA REGIÃO DE CAMPO ALEGRE, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1413/req.48-20032.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1413/req.48-20032.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 OS VEREADORES QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR A RECUPERAÇÃO DE TODAS AS ESTRADAS DO NOSSO MUNICIPIO._x000D_
 TAL SOLICITAÇÃO SE FAZ EM VIRTUDE DE MÁ CONSERVAÇÃO DE NOSSAS ESTRADAS POR ESTAREM INTRANSITAVEL.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1418/req.39-2003.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1418/req.39-2003.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 OS VEREADORES QUE O PRESENTE SUBSCREVE NOS TERMOS REGIMENTAIS, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE UM BUEIRO NO CORREGO DA FAZENDA DO SENHOR OSMAR, NA REGIÃO DO CAMPO ALEGRE._x000D_
 UMA VEZ QUE NO INVERNO, CAUSA ATOLEIROS, DIFICULTANDO A PASSAGEM SOBRE O MESMO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1638,67 +1638,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/512/plc18-2003.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/499/pl01-2003.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/500/pl02-2003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/501/pl03-2003.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/502/pl04-2003.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/504/pl05-2003.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/503/pl07-2003.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/505/pl08-2003.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/506/pl10-2003.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/513/pl12a-2002.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/507/pl13-2003.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/508/pl15-2003.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/509/pl16-2003.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/510/pl17-2003.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/511/pl18-2003.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/881/plo_07-2003.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/882/plo_14-2003.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/883/plo_18a-2003.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/837/proj._resolucao_01-2003.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/838/proj._resolucao_02-2003.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/839/resolucao_02-2003.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1410/req.01-2003.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1412/req.02-2003.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1408/req.03-2003.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1409/req.04-2003.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1407/req.06-2003.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1406/req.06-2003.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1417/req.07-2003.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1402/req.08-2003.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/974/requerimento_no09.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/976/requerimento_no10_-_2003.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1401/req.11-2003.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/973/requerimento_no012.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1404/req.13-2003.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1349/req.14-2003.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1382/req.15-2003.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1400/req.16-2003.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1381/req.17-2003.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1003/requerimento_no18.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1002/requerimento_no019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1355/req.20-2003.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1361/req.20-2003.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1364/req.22-2003.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/971/requerimjento_no024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/969/requerimento_no025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1385/req.26-2003.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1420/req.27-2003.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/967/requerimento_no028.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1370/req.29-2003.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1371/req.30-2003.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/966/requerimento_no031.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1365/req.32-2003.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1369/req.34-2003.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1345/req.35-2003.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1353/req.36-2003.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1414/req.37-2003.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1341/req.38-2003.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/997/requerimento_no040.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/999/requerimento_no041.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1000/requerimento_no042.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1001/requerimento_no043.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1366/req.44-2003.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1367/req.46-2003.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1373/req.47-2003.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1368/req.48-20032.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/991/requerimento_no049.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1388/req.50-2003.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/993/requerimento_no051.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/994/requerimento_no052.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/996/requerimento_no053.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1391/req.54-2003.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1384/req.55-2003.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1383/req.56-2003.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1405/req.57-2003.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1415/req.58-2003.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1411/req.59-2003.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/982/requerimento_no060.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/981/requerimento_no061.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/979/requerimento_no063.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1399/req.64-2003.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1398/req.65-2003.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/978/requerimento_no066.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1393/req.67-2003.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1395/req.68-2003.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1394/req.69-2003.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1396/req.70-2003.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1397/req.71-2003.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/984/requerimento_no074.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/983/requerimento_no075.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/989/requerimento_no078.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/986/requerimento_no079.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/987/requerimento_no080.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/990/requerimento_no081.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1351/req.37-2003.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1403/req.23-20032.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1413/req.48-20032.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1418/req.39-2003.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/512/plc18-2003.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/499/pl01-2003.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/500/pl02-2003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/501/pl03-2003.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/502/pl04-2003.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/504/pl05-2003.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/503/pl07-2003.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/505/pl08-2003.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/506/pl10-2003.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/513/pl12a-2002.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/507/pl13-2003.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/508/pl15-2003.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/509/pl16-2003.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/510/pl17-2003.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/511/pl18-2003.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/881/plo_07-2003.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/882/plo_14-2003.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/883/plo_18a-2003.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/837/proj._resolucao_01-2003.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/838/proj._resolucao_02-2003.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/839/resolucao_02-2003.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1410/req.01-2003.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1412/req.02-2003.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1408/req.03-2003.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1409/req.04-2003.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1407/req.06-2003.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1406/req.06-2003.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1417/req.07-2003.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1402/req.08-2003.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/974/requerimento_no09.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/976/requerimento_no10_-_2003.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1401/req.11-2003.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/973/requerimento_no012.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1404/req.13-2003.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1349/req.14-2003.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1382/req.15-2003.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1400/req.16-2003.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1381/req.17-2003.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1003/requerimento_no18.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1002/requerimento_no019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1355/req.20-2003.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1361/req.20-2003.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1364/req.22-2003.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/971/requerimjento_no024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/969/requerimento_no025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1385/req.26-2003.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1420/req.27-2003.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/967/requerimento_no028.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1370/req.29-2003.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1371/req.30-2003.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/966/requerimento_no031.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1365/req.32-2003.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1369/req.34-2003.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1345/req.35-2003.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1353/req.36-2003.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1414/req.37-2003.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1341/req.38-2003.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/997/requerimento_no040.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/999/requerimento_no041.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1000/requerimento_no042.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1001/requerimento_no043.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1366/req.44-2003.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1367/req.46-2003.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1373/req.47-2003.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1368/req.48-20032.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/991/requerimento_no049.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1388/req.50-2003.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/993/requerimento_no051.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/994/requerimento_no052.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/996/requerimento_no053.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1391/req.54-2003.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1384/req.55-2003.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1383/req.56-2003.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1405/req.57-2003.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1415/req.58-2003.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1411/req.59-2003.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/982/requerimento_no060.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/981/requerimento_no061.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/979/requerimento_no063.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1399/req.64-2003.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1398/req.65-2003.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/978/requerimento_no066.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1393/req.67-2003.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1395/req.68-2003.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1394/req.69-2003.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1396/req.70-2003.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1397/req.71-2003.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/984/requerimento_no074.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/983/requerimento_no075.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/989/requerimento_no078.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/986/requerimento_no079.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/987/requerimento_no080.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/990/requerimento_no081.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1351/req.37-2003.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1403/req.23-20032.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1413/req.48-20032.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/2003/1418/req.39-2003.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>