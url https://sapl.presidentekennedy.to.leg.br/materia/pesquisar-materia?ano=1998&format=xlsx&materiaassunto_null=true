--- v0 (2026-02-28)
+++ v1 (2026-04-19)
@@ -51,177 +51,177 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1817/reg.02-98.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1817/reg.02-98.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO,_x000D_
 O VEREADOR QUE O PRESENTE SUBDCREVE, VEM REQUERER APOS OUVINDO O PLENARIO NA FORMA REGIMENTAL, NO SENTIDO DE PROVIDENCIAR O ONOERTERTO DAS ESTRADAS DAS REGIOES DE COMPO ALEGRE,COUTINHO,CHAPADA ALTA AS ESTRADAS DAS RUAS DA SEDE DA CIDEDE, E TODAS AS OUTRAS AS DO MUNICIPIO._x000D_
 SABENDO DA DIFICULDADE DO TRANSITO NESTA ESTRADAS,PELA FALTA DE CUIDADOS ESPECIASAIS,PEDIMOS A COMPREENCAO DE VOSSA EXCELENCIA NO ATENDIMENTO DO MESMO.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1818/reg.04-98.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1818/reg.04-98.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO,_x000D_
 O VEREADOR QUE  PRESENTE SUBCREVE, VEM REQUERER APOS OUVINDO NO PLENARI NA FORMA REGIMENTAL, NOS SENTIDOS DE PROVINDECIAR A LIMPEZA  DAS RUAS DA PERIFERIA DA SEDE CIDADE, ATENDENDO A SOLICITAÇAO DOS MORADORES LOCAIS._x000D_
 EMA VEZ QUE O MATO ESTA INVADINDO AS RUAS E COMO TANTO E RUIM PERIGOSO, FEIO E ANTIHIGIENICO PEDIMOS QUE NOS ATENDA O MAIS RAPIDO POSSIVEL PODENDO ATE ATRAVEZ DE ROSSO</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1819/reg.11-98.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1819/reg.11-98.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO _x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APOS OUVINDO O PLENARIO NA FORMA REGIMENTAL NO SENTIDO DE PROVIDEMCIAR O MURO DO PATIO DA ESCALA RAIMUNDO BARBOSA DE SOUSA DEIXANDO AS ORIANÇAS E FUNCIONARIOS  VONTANDE._x000D_
 SABEMOS QUE COM ESSE PATIO ABERTO  AS CRIANCAS SAEM PARA BRINCAR NA RUA R OCORREM O RISCO ATE DE SEREM ATROPELADAS OU ACONTEÇA OUTRA COISA PIOR ENQUANTO ISSO OS PROFESSORES E FUNCIONARIOS FICAM PREECUPADOS E ATE CORRENDO ATRAS DESTA CRIANÇAS.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1821/reg.016-98.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1821/reg.016-98.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO,_x000D_
 O VEREADOR QUE O PRESENTE SUBCREVE VEM REQUERER APOS OUVINDO O PLENARIO O NA FORMA REGIMENTAL NO SENTIDO DE PROVIDENCIAR UM LINHA TELEFONICA PARA A SECRETARIA DA EDUCAÇAO MUNICIPAL NA SEDE DA CIDADE._x000D_
 SABEMOS A ULILIDADE QUE TEM UM TELEFONE E O ATRAZO QUE TEMOS EM NOSSAS SERVICOS COM FALTA DO MESMO POR ISSO PEDIMOS URGENCIA NO SENTIDO DO MESMO,</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1820/reg.016-98.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1820/reg.016-98.pdf</t>
   </si>
   <si>
     <t>SENHO PREFEITO,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APOS OUVINDO NO PLENARIO NA FORMA REGIMENTA NO SENTIDO DE LOTA UM FUNCIONARIO ALEM DO MOTORISTA DO ONIBUS PARA ACOMPANHAR OS AULUNOS ATE EM CASA ATENTANDO A SOLICITAÇAO DA COMUNIDADE._x000D_
 CINETES DO QUE ACONTECEU E PRECUPADOS COMO A SEGURANÇA DE VIDA DE NOSSA AULUNOS PEDIMOS A EXUCUÇAO DESTA.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1822/reg.28-98.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1822/reg.28-98.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO _x000D_
 O VEREADOR PRESENTE SUBCRREVE, VEN REQUERER OUVINDO O PLENARIO REGIMENTAPL NO SENTIIDO DE ARRUMDAS REGIOES DE COUTINHO , CHAPADA ALTA E SAO  AS ESTRADAS FRANCISCO, NESTE MUNICIPIO ATENDENDO A SOLICITACAO DOS MORADORES LOCAIS._x000D_
 UMA  VEZ QUE MESMO AS ESTAO EM PECIMA DE TRANSITO PEDIMOS QUE O ATENDA</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1827/reg.-41-98.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1827/reg.-41-98.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL NO SENTIDO DE PROVIDENCIAR A REFORMA DE UMA PONTE SOBRE O CÓRREGO FEIO, NA ESTRADA QUE LIGA A TO-256 À REGIÃO DOS COUTINHOS, NA FAZENDA DO SENHOR LINDOSMAR E OUTRA SOBRE O CÓRREGO LAJE, LOCALIZADO NA FAZENDA DO SENHOR NEGRITO NESSE MUNICÍPIO, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS._x000D_
 UMA VEZ QUE NÃO TEM COMO TRANSITAR NESSAS REGIÕES SEM QUE TENHA QUE PASSAR POR ESTES LOCAIS, PEDIMOS URGÊNCIA NA EXECUÇÃO DO MESMO.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1826/reg.42-98.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1826/reg.42-98.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL NO SENTIDO DE PROVIDENCIAR O CONSERTO DAS ESTRADAS E RODAGENS DAS REGIÕES DE: SÃO FRANCISCO, LEÕES, VÃO DO FEIO, BOA SORTE DO COSME E BANANAL, NESTE MUNICÍPIO E MUITO PRÓXIMO, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS._x000D_
 CONVIVEMOS COM A GRANDE DIFICULDADE DE TRANSITARMOS ESSES LOCAIS E COMO SABEMOS QUE SEMPRE PRECISAM SER ARRUMADAS ESSAS ESTRADAS, PEDIMOS QUE NOS ATENDA.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1824/reg.043-98.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1824/reg.043-98.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, NO SENTIDO DE PROVIDENCIAR A NOMEAÇÃO DE UM DIRETOR DE ESPORTES PARA ESTA MUNICIPALIDADE._x000D_
 NOSSO REQUERIMENTO SE PRENDE AO FATO DA CONSTRUÇÃO DO ESTÁDIO MUNICIPAL, SOMADO AO CAMPO SOSSAITE, TORNANDO-SE NECESSÁRIO A CONTRATAÇÃO DE UMA PESSOA PARA ESTE IMPORTANTE SETOR.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1823/whatsapp_scan_25_de_novembro_de_2025_at_08.59.34.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1823/whatsapp_scan_25_de_novembro_de_2025_at_08.59.34.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL NO SENTIDO DE ADQUIRIR UM GABINETE ODONTOLÓGICO PARA O HOSPITAL E MATERNIDADE TOCANTINS, DESTA CIDADE, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS._x000D_
 SABEMOS QUE EM NOSSO MUNICÍPIO RESIDE MUITAS PESSOAS CARENTES QUE NÃO TÊM CONDIÇÕES DE SE DESLOCAREM PARA OUTRA CIDADE E NEM MESMO PAGAR UM TRATAMENTO ODONTOLÓGICO, QUE ACIMA DE TUDO SÃO CAROS E POUCO EXISTENTE EM NOSSA CIDADE, PEDIMOS URGÊNCIA NA EXECUÇÃO DO MESMO._x000D_
 SABEMOS AINDA QUE EXISTE UM ODONTÓLOGO CONTRATADO PARA ATENDER NO REFERIDO HOSPITAL, MAS NA VERDADE NÃO EXISTE MATERIAL PARA ESSE FIM, QUE POR SINAL AINDA FAZ EXTRAÇÃO, SEM NEM MESMO EXISTIR UMA CADEIRA PRÓPRIA PARA O PACIENTE, TENDO QUE FICAR SEGURANDO A CABEÇA DO MESMO NO ATO DA EXTRAÇÃO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -531,67 +531,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1817/reg.02-98.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1818/reg.04-98.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1819/reg.11-98.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1821/reg.016-98.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1820/reg.016-98.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1822/reg.28-98.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1827/reg.-41-98.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1826/reg.42-98.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1824/reg.043-98.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1823/whatsapp_scan_25_de_novembro_de_2025_at_08.59.34.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1817/reg.02-98.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1818/reg.04-98.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1819/reg.11-98.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1821/reg.016-98.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1820/reg.016-98.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1822/reg.28-98.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1827/reg.-41-98.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1826/reg.42-98.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1824/reg.043-98.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1998/1823/whatsapp_scan_25_de_novembro_de_2025_at_08.59.34.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="134.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="133.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>