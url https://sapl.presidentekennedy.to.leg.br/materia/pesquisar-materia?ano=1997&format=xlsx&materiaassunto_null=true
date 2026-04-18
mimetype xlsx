--- v1 (2026-02-28)
+++ v2 (2026-04-18)
@@ -10,1111 +10,1701 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="561" uniqueCount="327">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="904" uniqueCount="523">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1683/reg-24-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1683/reg-24-97.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 O Vereador que o presente subscreve vem requerer após ouvido o plenário na forma regimental no sentido do Senhor Prefeito providenciar a colocação dos números das casas de nossa cidade e a placa com os nomes das Ruas e Avenidas, que não tem conforme relação em anexo facilitando o endereçamento dos moradores locais.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1732/req.01-1997.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1732/req.01-1997.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER, APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, NO SENTIDO DE PROVIDENCIAR A RECUPERAÇÃO DA PATROL DE PROPRIEDADE DESTA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
+    <t>2019</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2019/requerimento_02.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental que procure um entimento com o INSS, para ser efetuado! pagamento dos aposentados no correio local, atendendo a solicitação dos mesmos.</t>
+  </si>
+  <si>
     <t>1716</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1716/req.03-1997.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1716/req.03-1997.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER, APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, NO SENTIDO DE PROVIDENCIAR JUNTO AO BANCO BAMERINDOS, UM POSTINHO OU CAIXA PARA NOSSA CIDADE , ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1714/req.04-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1714/req.04-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, DE PROVIDENCIAR A CONSTRUÇÃO DE UMA ESCOLA MUNICIPAL, NO SETOR AEROPORTO , NA SEDE DA CIDADE ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1727/req.05-1997.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1727/req.05-1997.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER, APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, NO SENTIDO DE PROVIDENCIAR UM LOCAL E FAZER UM CAMPO DE FUTE BOL NA SEDE DA CIDADE, ATENDENDO A SOLICITAÇÃO DOS ATLETAS DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1737/req.06-1997.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1737/req.06-1997.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER, APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, NO SENTIDO DE CRIAR UM PONTO DE TAXI AO LADO DO CECOPEK, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1807/req.07-1997.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1807/req.07-1997.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO,_x000D_
 ​O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, NO SENTIDO DE CONSEGUIR JUNTO A EMPRESAS DE ÔNIBUS, MAIS LINHAS DE ÔNIBUS QUE ENTREM EM NOSSA CIDADE, PRINCIPALMENTE A TRANSBRASILIANA, MELHORANDO O TRANSPORTES DOS MORADORES DE NOSSA CIDADE, E ATENDENDO A SOLICITAÇÃO DOS MESMOS.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1723/req.08-1997.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1723/req.08-1997.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER, APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, NO SENTIDO DE PROVIDENCIAR A REFORMA DA PONTE, QUE FICA LOCALIZADA SOBRE O CORREGO FEINHO, NA FAZENDA DO SENHOR JOSÉ LUSO NESTE MUNICIPIO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1811/req.09-1997.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1811/req.09-1997.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, NO SENTIDO DE PROVIDENCIAR A REFORMA DA PONTE LOCALIZADA SOBRE O CÓRREGO FEIO, NA FAZENDA DO FINADO JULHO, NESTE MUNICÍPIO, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
+    <t>2021</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2021/reque_-_10.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que ' se oficie ao Senhor Prefeito Municipal, no sentido de providênciar a construção de um posto de Saúde, no setor entroncamento, nesta cidade, atendendo a solicitação dos moradores locais.</t>
+  </si>
+  <si>
+    <t>2022</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2022/reque_-_11.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental que se oficie ao Senhor Prefeito Municipal, no sentido de adquirir e distribuir mais latões de lixo para todas as casas de nossa cidade, melhorando a limpeza e atendendendo a solicitação dos moradores locais.</t>
+  </si>
+  <si>
+    <t>2039</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2039/reque_-_12.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental que se oficie ao Senhor Prefeito Municipal, no sentido de providênciar a construção de três Quebra-Molas na Rua 09 e na Avenida Tocantins, na sede da cidade ' atendendo a solicitação dos moradores locais.</t>
+  </si>
+  <si>
+    <t>2041</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2041/reque_-_13.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no  sentido de providênciar a Rede de Água, no setor Aeroporto e na Vila Loreto, na sede da cidade, atendendo a solicitação dos moradores locais.</t>
+  </si>
+  <si>
+    <t>2020</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2020/reque_-_14.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, vem requerer após ouvido o plenario na forma regimental que procure um entimento com o INSS, para ser efetuado! pagamento dos aposentados no correio local, atendendo a solicitação dos mesmos.</t>
+  </si>
+  <si>
+    <t>2028</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2028/reque-_15.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, vem requerer após ouvido o plenário na forma regimental que se oficie ao Senhor Prefeito Municipal, no sentido , do Poder Executivo conseguir leite e distribuir às famílias carentes de nossa cidade atendento a solicitação ' dos moradores locais.</t>
+  </si>
+  <si>
+    <t>2027</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2027/reque-_16.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve vem requerer após ouvido o plenário na forma regimental que se oficie ao Senhor Prefeito Municipal, no sentida ' criação e execução de redes de cursos profissionalizantes, na sede da cidade para os moradores de mesma.</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2026/reque-_17.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental que se oficie ao Senhor Prefeito Municipal, no sentido, de providênciar a montagem de uma Cerâmica Comunitária e criação de uma Horta Comunitária, gerando mais empre go aos moradores de nossa cidade e atendendo a solicitação dos mesmos.</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2025/reque-_18.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental que se oficie ao Senhor Prefeito Municipal, no sentido, de que volte o hórario da jornada de trabalho ao normal ou seja, 08:00 (oito horas) diárias, aos servidores desta Prefeitura e pagar aos mesmos salário mínimo normal, conforme sua função, baseado no art. 37 XV da Constituíção Federal. Sala das Sessões da Câmara Municipal de Presidente Kennedy, aos 04 dias do mês de fevereiro de 1.997•</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2024/reque_-_19.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, vem requerer após ouvido o plenário na forma regimental que se oficie ao Senhor Prefeito Municipal, no sentido de providênciar a construção de uma lavanderia pública no setor Aeroporto, na sede da cidade, atendendo a soli citação dos mesmos.</t>
+  </si>
+  <si>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2023/reque_-_20.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subsereve, vem requerer após ouvido o plenário na forma regimental no sentido do Senhor Presidente, providênciar a compra, e, montagem de um serviço de som, nesta Câmara Municipal melhorando o sistema de expressão de cada vereador, duerante as Sessões.</t>
+  </si>
+  <si>
+    <t>2031</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2031/reque_-_21.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regi - mental, que se oficie ao Senhor Prefeito Municipal, no sentido que o mesmo repasse a verba da lavoura ' comunitária do Fundec, conforme o orçamento anual de 1.997.</t>
+  </si>
+  <si>
+    <t>2033</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2033/reque_-_22.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental que se oficie ao Senhor Prefeito Municipal, no sentido. de providênciar a construção de uma ponte sobre o córrego Saramandaia, na estrada que liga Campo Alegre a Coitinho, na Fazenda do Senhor Honério, neste Município.</t>
+  </si>
+  <si>
+    <t>2032</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2032/reque_-_23.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental que se oficie ao Senhor Prefeito Municipal, no sentido de construir um terminal rodoviário no entroncamento • da Região do Campo Alegre, entrada da Fazenda do Dotor, Felipe, neste Município, atendendo a solicitação dos trafegantes desta região.</t>
+  </si>
+  <si>
     <t>1698</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1698/reg-25-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1698/reg-25-97.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental que se oficie ao Senhor PREFEITO MUNICIPAL, no sentido de PROVIDENCIAR A TROCA DE LÂMPADAS QUEIMADAS DAS RUAS E AVENIDAS DA SEDE DA CIDADE, atendendo a solicitação dos moradores locais.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1699/reg-26-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1699/reg-26-97.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que o presente subscreve vem requerer após ouvido o plenário na forma regimental que se oficie ao Senhor PREFEITO MUNICIPAL, no sentido de providenciar a CONSTRUÇÃO DE TRÊS QUEBRA-MOLAS NA AV. TOCANTINS, na sede da Cidade, atendendo a solicitação dos moradores locais.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1700/reg-27-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1700/reg-27-97.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 O Vereador que o presente subscreve vem requerer após ouvido o plenário na forma regimental no sentido do Executivo providenciar a MONTAGEM DE PARA-RAIOS NA SEDE DA CIDADE E NO SETOR ENTRONCAMENTO, atendendo a solicitação dos moradores locais.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1709/req.28-1997.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1709/req.28-1997.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
  O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL NO SENTIDO DE PROVIDENCIAR A FORMA DA LAVANDERIA PÚBLICA DA SEDE DA CIDADE, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1718/reg-30-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1718/reg-30-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A DISPOSIÇÃO DE UM GUARDA PARA O CRUZEIRO CLUBE MUNICIPAL, DE FORMA QUE FAÇA LIMPEZA.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1719/reg.-31-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1719/reg.-31-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A MONTAGEM DE ORELHÕES NO SETOR DA TORRE, NA PRAÇA ANTONIO DOS SANTOS SOBRINHO E NO HOSPITAL E MATERNIDADE TOCANTINS, NA SEDE DA CIDADE, ATENDENDO À SOLICITAÇÃO DOS MESMOS.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1720/reg-32-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1720/reg-32-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 _x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR O ENLARGECIMENTO DO FINAL DA RUA 09 ONDE LIGA COM A PRAÇA EMÍLIA PEREIRA DE OLIVEIRA, NA SEDE DA CIDADE FACILITANDO O TRÂNSITO DE CARROS.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1721/reg-33-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1721/reg-33-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR A MONTAGEM DE UMA FARMÁCIA PÚBLICA, NA SEDE DA CIDADE.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1722/reg-34-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1722/reg-34-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 _x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A EXPANSÃO DA REDE DE ÁGUA NOS SETORES HORTA E DA TORRE, NA SEDE DA CIDADE, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1724/reg-35-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1724/reg-35-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 _x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR O PAGAMENTO DO SALÁRIO ATRASADO DOS SERVIDORES MUNICIPAIS, ATENDENDO À SOLICITAÇÃO DOS MESMOS.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1726/reg-36-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1726/reg-36-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 _x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR ILUMINAÇÃO PÚBLICA NO SETOR AEROPORTO, NA SEDE DA CIDADE, ATENDENDO À SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1729/reg-37-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1729/reg-37-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 OS VEREADORES QUE O PRESENTE SUBSCREVEM, REQUEREM APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A LIMPEZA DA RUA JULÍ, RUA MAUÁ E RUA DAS FLORES, NA SEDE DA CIDADE, POR SE ENCONTRAREM EM ESTADO CRÍTICO E ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1730/reg-38-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1730/reg-38-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A ILUMINAÇÃO PÚBLICA DAS RUAS 12, 13, 15 E 20, NA SEDE DA CIDADE, UMA VEZ QUE OS CONSUMIDORES PAGAM A TAXA DE ILUMINAÇÃO PÚBLICA E NÃO A TÊM.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1735/reg-39-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1735/reg-39-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 ​O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A EXPANSÃO DAS REDES DE ENERGIA DO SETOR DA HORTA, NA SEDE DA CIDADE, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1738/reg-40-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1738/reg-40-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR UM CALÇADÃO NO CRUZEIRO CLUBE MUNICIPAL À AV. BERNARDO SAYÃO, NA SEDE DA CIDADE.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1712/req.41-1997.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1712/req.41-1997.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO,_x000D_
   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL NO SENTIDO DE PROVIDENCIAR A REFORMA DA CECOPEK, (CENTRO COMERCIAL DE PRESIDENTE KENNEDY) ATENDENDO A SOLICITAÇÃO DOS COMERCIANTES LOCAIS.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1710/req.42-1997.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1710/req.42-1997.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, _x000D_
   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APOS OUVIDO O PLENARIO NA FORMA REGIMENTAL NO SENTIDO DE PROVIDENCIAR A REFORMA DA PATROL DE PROPRIEDADE DA PREFEITURA MUNICIPAL, PARA ATENDER AS NECESSIDADES DO NOSSO MUNICIPIO, NO SENTIDO DE LIMPEZA.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1740/reg-43-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1740/reg-43-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A MONTAGEM DE UM ORELHÃO NO SETOR ENTRONCAMENTO DO LADO DIREITO DA BR-153, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1685/reg-44-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1685/reg-44-97.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que o presente subscreve vem requerer após ouvido o plenário na forma regimental que se oficie ao Senhor Prefeito Municipal, e ao Senhor Comandante da 3ª CIA de Polícia Militar, no sentido de providenciar a instalação de um posto policial, no Setor Entroncamento neste Município, em caráter de urgência atendendo a solicitação dos moradores locais baseado no abaixo assinado em anexo.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1773/reg.45-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1773/reg.45-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER, APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR COM A MAIOR URGÊNCIA POSSÍVEL A CONSTRUÇÃO DE DUAS PONTES SOBRE O CÓRREGO TUCUM, LOCALIZADAS UMA NA FAZENDA DO SENHOR JOAQUIM JOSÉ DOS SANTOS E OUTRA NA FAZENDA DO SENHOR IRENO LOPES DA SILVA, NA REGIÃO DO CAMPO ALEGRE, NESTE MUNICÍPIO, ATENDENDO À SOLICITAÇÃO DOS MORADORES LOCAIS E POR AS ESTRADAS ESTAREM TOTALMENTE INTRANSITÁVEIS.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1775/reg.-46-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1775/reg.-46-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE UM POSTO DE SAÚDE DE PRIMEIROS SOCORROS, NO SETOR AEROPORTO NA SEDE DA CIDADE, ATENDENDO À SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1681/reg-47-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1681/reg-47-97.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, no sentido de expedir ofício ao Senhor Presidente da CELTINS (Centrais Eletricas do Estado do Tocantins), solicitar a contratação de um funcionário para o escritório desse órgão da cidade de Presidente Kennedy, tendo em vista o acúmulo de serviços atinentes a um único funcionário existente._x000D_
 Tal solicitação prende-se ao fato de que, quando o funcionário existente sai para executar um serviço externo, que são muitos, tais como: leitura de consumo, entrega de talões, reparos, etc; o escritório fica fechado, causando transtorno ao consumidor, que muitas vezes não dispõe de tempo para voltar, e em algumas vezes provocando até multa para este consumidor.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1742/reg.48-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1742/reg.48-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A INSTALAÇÃO DO MOTOR GERADOR DE PROPRIEDADE DA PREFEITURA NO HOSPITAL E MATERNIDADE TOCANTINS, ATÉ MESMO PORQUE QUANDO FALTA ENERGIA NA HORA DE UMA CIRURGIA COLOCA EM RISCO A VIDA DO PACIENTE.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1745/reg-49-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1745/reg-49-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A INSTALAÇÃO DE MAIS DOIS TRANSFORMADORES NAS REDES DE ENERGIA DA SEDE DA CIDADE, UMA VEZ QUE COM A FALTA DOS MESMO, ESTÁ CAUSANDO PREJUÍZOS AOS CONSUMIDORES DE ENERGIA, QUEIMANDO SEUS ELETRODOMÉSTICOS E ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1747/reg-50-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1747/reg-50-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROCURAR REGULARIZAR A SITUAÇÃO SALARIAL DA SERVIDORA, SENHORA APARECIDA RODRIGUES PEREIRA ALVES QUE É NOMEADA COMO SECRETÁRIA E RECEBE O SALÁRIO DE PROFESSORA DA ESCOLA MUNICIPAL RAIMUNDO BARBOSA DE SOUSA.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1749/reg-51-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1749/reg-51-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR O CONSERTO DO RAIO-X DO HOSPITAL E MATERNIDADE TOCANTINS, MELHORANDO O ATENDIMENTO DOS PACIENTES DO MESMO, E ATENDENDO À SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1752/reg-52-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1752/reg-52-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR A AMPLIAÇÃO DO SINAL DE TELEVISÃO DESTA CIDADE, ACRESCENTANDO O CANAL DA BANDEIRANTE E MANCHETE, ATENDENDO À SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1755/reg-53-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1755/reg-53-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, NO SENTIDO DE PROVIDENCIAR O CONCERTO DAS ESTRADAS DA ZONA RURAL DESTE MUNICÍPIO, PRINCIPALMENTE CAMPO ALEGRE, COUTINHO, SÃO FRANCISCO, CHAPADA, REGIÃO DOS LEÕES, VÃO DO FEIO, BOA SORTE E OUTRAS, UMA VEZ QUE AS ESTRADAS ESTÃO EM PÉSSIMA CONDIÇÃO DE USO, ATENDENDO À SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1756/reg-54-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1756/reg-54-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR O ENCASACALHAMENTO DA AVENIDA PARALELA À BR-153 À DIREITA NO SENTIDO SUL-NORTE DO SETOR ENTRONCAMENTO DESTE MUNICÍPIO, ATENDENDO À SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1758/reg-55-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1758/reg-55-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE À SENHORA SECRETÁRIA DE EDUCAÇÃO, NO SENTIDO DE FORNECER O NÚMERO DE ALUNOS SÉRIE POR SÉRIE DOS ÚLTIMOS DOIS ANOS, DA ESCOLA MUNICIPAL NOSSA SENHORA APARECIDA, DESTA CIDADE.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1759/reg.56-1997.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1759/reg.56-1997.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR FORMALMENTE A TRANSFERÊNCIA DA LINHA TELEFÔNICA DE N° 837-1160 PARA A CÂMARA MUNICIPAL, QUE JÁ ESTÁ À DISPOSIÇÃO DA MESMA.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1763/reg-57-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1763/reg-57-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR OLÍVIO FRANCISCO DOS SANTOS E FAMÍLIA, APRESENTANDO VOTOS DE PESAR, PELO FALECIMENTO DE SEU FILHO WESLEY GONZAGA DOS SANTOS, NO ÚLTIMO DIA 07.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1765/reg-58-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1765/reg-58-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE SEIS BANHEIROS, TRÊS MASCULINOS E TRÊS FEMININOS, PRÓXIMO À LAVANDERIA PÚBLICA, UMA VEZ QUE COM A FALTA DE ÁGUA NOS MESES MAIS SECOS, OS HABITANTES DE NOSSA CIDADE TENHAM AONDE TOMAR BANHO E ATENDENDO À SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1768/reg-59-997.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1768/reg-59-997.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A MONTAGEM DO SISTEMA DE IRRIGAÇÃO NAS PRAÇAS DE NOSSA CIDADE, ENQUANTO ISSO PROCURE UMA FORMA DE MOLHÁ-LAS TODOS OS DIAS E EVITANDO QUE AS PLANTAS MORRAM E CONSERVANDO-AS SEMPRE BONITAS.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1779/reg-60-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1779/reg-60-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE QUEBRA-MOLAS EM TODA A AVENIDA TOCANTINS, DESDE A VILA LORETO ATÉ A DELEGACIA DE POLÍCIA; NA AVENIDA ARAGUAIA, NA AVENIDA BERNARDO SAYÃO E NA RUA 9 NA SEDE DA CIDADE, COM URGÊNCIA, EVITANDO ACIDENTES E ATENDENDO À SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR O SISTEMA DE ÁGUA EM TODOS OS SETORES DA SEDE DA CIDADE, ATENDENDO À SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1782/reg-62-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1782/reg-62-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR O PAGAMENTO DOS SALÁRIOS ATRAZADOS, INCLUSIVE DÉCIMO TERCEIRO DE TODOS OS SERVIDORES DESTA PREFEITURA COM A MAIOR URGÊNCIA POSSÍVEL, UMA VEZ QUE OS MESMOS NÃO TEM MAIS COMO ESPERAR.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1783/reg-63-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1783/reg-63-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE RE-GRAVAR O NOME DA ESCOLA RAIMUNDO BARBOSA DE SOUSA, DA SEDE DA CIDADE, UMA VEZ QUE FOI APAGADO.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR UM REPARO NA PÁ MECÂNICA DE PROPRIEDADE DA PREFEITURA; COMPRE E COLOQUE PNEUS NA MESMA, DEIXANDO-A EM CONDIÇÕES DE USO, PARA ATENDER AS NECESSIDADES DE NOSSO POVO</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1785/reg-65-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1785/reg-65-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR O CUMPRIMENTO DO REQUERIMENTO N° 045/97, QUE REQUER A CONSTRUÇÃO DE DUAS PONTES COM A MAIOR URGÊNCIA POSSÍVEL, ATENDENDO AS SOLICITAÇÕES DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1786/reg-66-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1786/reg-66-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A ELETRIFICAÇÃO RURAL EM NOSSO MUNICÍPIO INCLUINDO TODA A ZONA RURAL, ATENDENDO À SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1787/reg-67-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1787/reg-67-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE ADQUIRIR JUNTO AO CONSÓRCIO, MÁQUINAS, PARA ARRUMAR TODAS AS ESTRADAS VICINAIS E RURAIS EM TODAS AS REGIÕES DE NOSSO MUNICÍPIO, ATENDENDO À SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1788/reg-69-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1788/reg-69-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE CASAS POPULARES PARA AS FAMÍLIAS CARENTES NA SEDE DA CIDADE.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1789/reg-70-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1789/reg-70-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A MONTAGEM DE UM ORELHÃO NO SETOR AGUIDE NA SEDE DA CIDADE, ATENDENDO À SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1686/reg-71-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1686/reg-71-97.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que o presente subscreve vem requerer após ouvido o plenário na forma regimental que se oficie ao Senhor PREFEITO MUNICIPAL, no sentido de 'PROMOVER FESTAS DANÇANTES PARA A JUVENTUDE KENEDIENSE,' uma vez que não existe área de lazer em nossa cidade.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1688/reg-72-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1688/reg-72-97.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que o presente subscreve vem requerer após ouvido o plenário na forma regimental que se oficie ao Senhor PREFEITO MUNICIPAL, no sentido de providenciar a CRIAÇÃO DE UMA SECRETARIA DE ESPORTE E LAZER, atendendo a solicitação dos atletas de nossa cidade.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1690/reg-73-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1690/reg-73-97.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 O Vereador que o presente subscreve vem requerer após ouvido o plenário na forma regimental que se oficie ao Senhor PREFEITO MUNICIPAL, no sentido de providenciar o EMPLACAMENTO, COM DADOS PESSOAIS E NOME DA PRAÇA JOÃO MENDES PRASÃO, na sede da cidade.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1693/reg-74-95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1693/reg-74-95.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 ​O Vereador que o presente subscreve vem requerer após ouvido o plenário na forma regimental que se oficie ao Senhor PREFEITO MUNICIPAL, no sentido de dar APOIO À CONSTRUÇÃO DE HORTAS CASEIRAS no programa CINTURÃO VERDE, na sede da cidade.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 O Vereador que o presente subscreve vem requerer após ouvido o plenário na forma regimental, no sentido de providenciar a EXTENSÃO DA REDE DE ENERGIA ATÉ O POÇO ARTESIANO DO SETOR DA HORTA E A INSTALAÇÃO DE UMA BOMBA D'ÁGUA NO MESMO POÇO para o ABASTECIMENTO DE ÁGUA NOS SETORES MAIS ALTOS DA SEDE DA CIDADE, e atendendo à solicitação dos moradores locais.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1843/req.76-1997.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1843/req.76-1997.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
   O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR UMA REDE DE EXTENSÃO DE ÁGUA PARA A VILA LORETO, SABENDO-SE DA NECESSIDADE DOS MORADORES LOCAIS E ATENDENDO A SOLICITAÇÃO DOS MESMOS.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1711/req.77-1997.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1711/req.77-1997.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR  QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL NO SENTIDO, DE PROVIDENCIAR O CONCERTO DAS ESTRADAS VICINAIS DAS REGIÕES DE: VÃO DE FEIO, BOA SORTE, CAMPO ALEGRE, COUTINHO CHAPADA ALTA, SÃO FRANCISCO, LEÓS E SÃO BENTO, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
+    <t>2018</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2018/requerimento_78.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subsereve vem requerer apos ouvido o plenário na forma regimental, no' sentido de providênciar a construção de uma ponte sobre Córrego Cana Verde na fazenda do Senhor Chico Mineiro na região dos Coutinhos.</t>
+  </si>
+  <si>
     <t>1713</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1713/req.79-1997.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1713/req.79-1997.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO,_x000D_
  O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE UM POSTO DA SAÚDE NO CAMPO ALEGRE, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1812/req.80-1997.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1812/req.80-1997.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 ​O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL NO SENTIDO DO EXECUTIVO PROVIDENCIAR A MONTAGEM DE PARA-RAIOS NA SEDE DA CIDADE E NO SETOR ENTRONCAMENTO, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1842/req.81-1997.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1842/req.81-1997.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 ​O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DO MOS-MO, PROVIDENCIAR O PAGAMENTO DOS SALÁRIOS ATRAZADOS DE TODOS OS SERVIDORES DESTA PREFEITURA, DOS MESES DE NO-VEMBRO E DEZEMBRO DE 1996, O 13º SALÁRIO DO ANO DE 1996 E METADE DO SALÁRIO QUE FOI PAGO A MENOR NOS MESES DE JANEI-RO E FEVEREIRO DE 1997, ATENDENDO A SOLICITAÇÃO DOS MESMOS.</t>
   </si>
   <si>
+    <t>1980</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1980/whatsapp_scan_2026-03-18_at_9.43.49_am.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve vem requerer após ouvido o plenário na forma regimental, no sentido de providênciar o perfuramento de um poço artesiano, ' na sede da cidade, de forma que melhore o abastecimento de' água.</t>
+  </si>
+  <si>
+    <t>1979</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1979/whatsapp_scan_2026-03-18_at_9.36.53_am.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve vem requerer após ouvido o plenário na forma regimental' que se oficie ao Senhor Prefeito Municipal, no sentido " de providêneiar uma rede de água do córrego primavera, ' Jogando na serra da fazenda do Senhor Orlandinho e trazendo para a cede da cidade, para atender o sistema de água de nossa cidade•</t>
+  </si>
+  <si>
     <t>1717</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1717/req.84-1997.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1717/req.84-1997.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER, APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, NO SENTIDO DE OERGURAR UM POÇO ARTESIANO NO SETOR ENTRONCAMENTO, NA SEDE DA CIDADE ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS NO ABASTECIMENTO DE ÁGUA NO MESMO SETOR.</t>
   </si>
   <si>
+    <t>1978</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1978/whatsapp_scan_2026-03-18_at_9.33.52_am.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve vem requerer após ouvido o plenário na forma regimental que se oficie ao Senhor Prefeito Municipal no sentido de providênciar a montagem de um gabinete adontólogo, no Hospital e Maternidade Tocantins para melhor' atendimento de nosso povo e atendendo a solicitação • dos moradores locais.</t>
+  </si>
+  <si>
     <t>1837</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1837/req.86-1997.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1837/req.86-1997.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL. NO SENTIDO DE PROVIDENCIAR A COMPRA DE PNEUS PARA A AMBULANCIA DESTA CIDADE, DE FORMA QUE ATENDA AS NECESSIDADES DE NOSSO POVO.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1839/req.87-1997.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1839/req.87-1997.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 ​O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR A CONTRATAÇÃO DE UM FUNCIONÁRIO PARA PRESTAR SERVIÇOS DE GUARDA DA ESTAÇÃO RODOVIÁRIA DESTA CIDADE, EVITANDO O EXTRAVIO DA MESMA.</t>
   </si>
   <si>
+    <t>1990</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1990/requerimento_88.pdf</t>
+  </si>
+  <si>
+    <t>O Vereadore que o presente subscreve, vem requerer após ouvido o plenário na forma regimental que se oficie ao Senhor Prefeito Municipal no sentido de junto à Empreza Rápido Amazonas, firmem um contrato de prestação de serviços, para fazer linha uma vez por semana • às quartas-feiras, na região do Campo Alegre, neste Município, atendendo a solicitação dos moradores locais.</t>
+  </si>
+  <si>
+    <t>1991</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1991/requerimento_89.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental que se oficie ao Tribunal de Contas do Estado do Tocantins, no sentido den nos enviar o quanto antes os Balancetes dos mêses de março, abril, maio, outubro, dezembro e geral de 1.996, para estudo e apreciação, motivo pelo qual estão atrazados.</t>
+  </si>
+  <si>
+    <t>1987</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1987/requeriwmnto_90_-_97.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de ' providenciar com urgência a compra de um novo veículo, ' para a Prefeitura, mesmo porque foi vendida a Paratí para esse fim e tambem que é uma forma de atender as necessidade de nosso povo.</t>
+  </si>
+  <si>
+    <t>1988</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1988/requerimento-_91-_97-.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, vem requerer de Vossa Senhoria, que seja enviado um ofício ao Senhor Delegado Regional da Receita, de Miracema do Tocantins, ' no sentido de nos informar se as notas fiscais de n° 065 e 066 da Empreza MG. Com. e Rep. de Produtos Hospitalares e Processamento de Datas LTDA., são autênticas e se eles mesmas, foram ' recolhidas os devidos impostos na Coletoria desta Cidade.</t>
+  </si>
+  <si>
+    <t>2043</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2043/whatsapp_scan_2026-03-23_at_10.02.17_am.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subsereve, nos termos legialativos, vem requerer a convecação do Sr. Prefel to Manieipal a comparecer neste plenário no dia 06/10/97 àe 19:00 ha de acordo com o que proceitua o art. 312 caput. e §$ 1ª, 2ª e Jº do Regimento Interno deata Casa para respon - der aos seguintes quesitoss 1 - O não atendimento do ofício aª 010/97 desta Casas 2 - Porque não são atendidas as proposigões finada pelos •_x000D_
+Elis deata Casai 3 - Porque não executar a contento a Limpeza de Cidades 4 - Zorque o atrego no pagamento dos funeionários e quando o fez é através de requisições, sendo estipulado o estabea Lecimento conerolal, tirendo o direito de opção do funejo nários 5 - Porque o não pagemento das obrigagões trabalhistae dos funeionários denitidos: 6 - Porque o nepotiano no Poder Erecutivo, quando tantas pessoas nesceseiten de emprego, por ser nossa cidade carentei 7 - Porque o mal atendisento do Se. Tesoureiro, as pessoas oredoras deste Municipio 8 - Pinalmente, qual a receita e a</t>
+  </si>
+  <si>
+    <t>1986</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1986/requerimento_93.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve vem requerer após ouvido o plenário na forma regimental que' que se oficie ao Senhor Prefeito Municipal, no sentido  de providênciar a contratação de um guarda para prestar serviço na telegoiás de nossa cidade, trazendo mais tranquilidade para as funcionárias da mesma e o povo em geral de nossa comunidade.</t>
+  </si>
+  <si>
+    <t>2004</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2004/requerimento_94.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve vem requerer após ouvido o plenário na forma regimental' que se oficie ao Senhor Prefeito Municipal, no sentido ' de nos informar o mais rápido possível, o endereço em ' que se encontra a patrol de propriedade desta Prefeitura•</t>
+  </si>
+  <si>
+    <t>2006</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2006/requerimento_95.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subsereve vem requerer após ouvido o plenário na forma regimental que' se oficie ao Senhor Prefeito Municípal, no sentido de  providênciar o conserto da maquina de xérox, atendendo a solicitação dos moradores locais e as necessidades da  Prefeitura e Câmara Municipal.</t>
+  </si>
+  <si>
     <t>1809</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1809/req.96-1997.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1809/req.96-1997.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO,_x000D_
 ​O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, NO SENTIDO DE PROVIDENCIAR COM A MAIOR URGÊNCIA, A COMPRA DE SERINGA DESCARTÁVEL PARA O HOSPITAL E MATERNIDADE TOCANTINS E DESTRUIR TODO O MATERIAL DE VIDRO, DESSA FORMA EVITARÁ QUALQUER TIPO DE CONTAMINAÇÃO.</t>
   </si>
   <si>
+    <t>2008</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2008/requeriemnto_97.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve vem' requerer após ouvido o plenário na forma regimental que se oficie ao Senhor Prefeito Municipal, no sentido de  providênciar com urgência, urgentissima a construção da rede de água até o semitério da sede da cidade para o abastecimento de água no mesmo. Uma vez que facilite a ' construção de jazigos, a limpeza dos mesmos, e atenda a solicitação dos moradores locais.</t>
+  </si>
+  <si>
+    <t>1994</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1994/requerimento_98.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental que' se oficie ao Senhor Prefeito Municipal, no sentido de • fazer meios fios no asfalto feito na Av. Araguaia, ligana Rua Adevaldo Morais.</t>
+  </si>
+  <si>
     <t>1790</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1790/reg-99-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1790/reg-99-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, NO SENTIDO DE PROVIDENCIAR O PAGAMENTO DO QUINQUÊNIO DOS SERVIDORES DESTA PREFEITURA BASEADO NA LEI MUNICIPAL 281/90 DE 18 DE JUNHO DE 1990 QUE INSTITUI O REGIME ÚNICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE PRESIDENTE KENNEDY EM SEU ARTIGO 99 § I ITEM 1 E 2 E § III E IV.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1810/req.100-1997.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1810/req.100-1997.pdf</t>
   </si>
   <si>
     <t>​SENHOR PREFEITO,_x000D_
 ​O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, NO SENTIDO DE PROVIDENCIAR O CONCERTO DAS ESTRADAS DA ZONA RURAL DESTE MUNICÍPIO, PRINCIPALMENTE CAMPO ALEGRE, COUTINHO, SÃO FRANCISCO, CHAPADA, REGIÃO DOS LEÕES, VÃO DO FEIO, BOA SORTE E OUTRAS, UMA VEZ QUE AS ESTRADAS ESTÃO EM PÉCIMA CONDIÇÃO DE USO, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
+    <t>1992</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1992/requerimento_101.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve vem requerer após ouvido o plenário na forma regimental que se oficie ao Senhor Prefeito Municipal, no sentido de providênciar a extensão da rede de energia elétrica do Setor ' da horta na sede da cidade e atendendo a solicitação dos " moradores locais.</t>
+  </si>
+  <si>
+    <t>1993</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1993/requerimento_102.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve vem requerer após ouvido o plenário na forma regimental • que se oficie ao Senhor Prefeito Municipal no sentido de ' Providênciar com a maior urgência possivel a escolarização da merenda escolar do Município .Sendo as próprias escolas' conhecedoras de suas necessidades, dessa forma podendo • melhorar a qualidade da mesma.</t>
+  </si>
+  <si>
+    <t>2005</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2005/requeriemnto_103.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental ' que se oficie ao Senhor Prefeito Municipal, no sentido de providênciar a construção de uma ponte sobre o córrego Primavera, na fazenda do Senhor José luzo, neste Município, atendendo a solicitação dos moradores locais.</t>
+  </si>
+  <si>
+    <t>2007</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2007/requerimento_104.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve vem requerer após ouvido o plenário na forma regimental que se' oficie ao Senhor Prefeito Municipal, no sentido de providênciar a construção, de que pede a lei nº 420/97 de 11 de setembro de 1997, de autoria do executivo que dispõe sobre autorização de um salão com 02 (dois) banheiros e um palco' para a Igreja Católica. Dessa forma, executa a lei e deixa nossa comunidade satisfeita, mesmo porque deixa paga uma dívida.</t>
+  </si>
+  <si>
     <t>1791</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1791/reg-105-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1791/reg-105-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, NO SENTIDO DE PROVIDENCIAR O CONSERTO DAS ESTRADAS DA REGIÃO DA CHAPADA ALTA, NESTE MUNICÍPIO, MELHORANDO O TRÂNSITO NA MESMA E ATENDENDO À SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
+    <t>1989</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1989/requerimento_-108_-_97.pdf</t>
+  </si>
+  <si>
+    <t>Vereador que o presente subscreve vem requerer após ouvido o plenário na forma regimental • que se oficie ao Senhor Prefeito Municipal no sentido de' providênciar a construção de três quebra-molas, de cada • lado na Avenida Bernardo Sayão nà sede da cidade, evitando acidentes e atendendo a solicitação dos moradores locais.</t>
+  </si>
+  <si>
     <t>1845</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1845/req.109-1997.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1845/req.109-1997.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
  O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE FAZER O PAGAMENTO DO DÉCIMO TERCEIRO SALÁRIO DOS SERVIDORES MUNICIPAIS E REGULARIZAR DOS MESMOS COM RELAÇÃO AO QUINQUENIO, POR SER DE JUSTIÇA E ATENDENDO A SOLICITAÇÃO DOS MESMOS.</t>
   </si>
   <si>
+    <t>2017</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2017/requerimento_110.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve vem requerer após ouvido o plenário na forma regimental ' que se oficie ao Senhor Prefeito Municipal no sentido de providênciar a iluminação das praças, Avenidas e ruas da' sede da cidade e pintar as as árvores e os meiofios, da' mesma para que tenhamos um natal mais bonito e alegre.</t>
+  </si>
+  <si>
+    <t>2016</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2016/requeriemnto_111.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve vem requerer após ouvido o plenário na forma regimental' que se oficie ao Senhor Prefeito Municipal no sentido de providênciar o conserto da estrada que liga as fazendas' dos Senhores: Francisco Milhomem e Alcebiades, neste Município, facilitando o transito e atendendo a solicitação dos moradores locais.</t>
+  </si>
+  <si>
+    <t>2015</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2015/requeriemnto_112.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve vem requerer após ouvido o plenário ne forma regimental' que se oficie ao Senhor Prefeito Municipal, no sentido • de providênciar a construção de uma Escola Municipal no' Setor Aeroporto, na sede da cidade, para melhor atender' os moradores do mesmo.</t>
+  </si>
+  <si>
+    <t>2013</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2013/requeriemento_113.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve vem requerer após ouvido o plenário na forma regimental' que se oficie ao Senhor Prefeito Municipal no sentido de providênciar a construção de 35 (trinta e cinco ) casas' populares no Setor Aeroporto, na sede da cidade. Dessa forma dá abrigo às famílias carentes e atendendo a solicitação dos mesmos.</t>
+  </si>
+  <si>
+    <t>2014</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2014/requerimento_114.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve vem requerer após ouvido o plenário na forma regimental' que se oficie ao Senhor Prefeito Municipal no sentido de providênciar a construção de 35 (trinta e cinco ) casas' populares no Setor Aeroporto, na sede da cidade. Dessa forma dá abrigo às famílias _x000D_
+carentes e atendendo a solicitação dos mesmos.</t>
+  </si>
+  <si>
+    <t>2012</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2012/requeimento_115.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve vem requerer após ouvido o plenário na forma regimental que se oficie ao Senhor Prefeito Municipal, no sentido de Poder Executivo buscar junto ao Governo do Estado, asfalto e meiofios, para a Avenida Araguaia e Ruas que não teêm, na sede da cidade, deixando a mesma limpa e bonita.</t>
+  </si>
+  <si>
     <t>1840</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1840/req.116-1997.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1840/req.116-1997.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 ​O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DO MESMO DAR UM AUMENTO DE 50% (CINQUENTA POR CENTO) PARA OS SERVIDORES MUNICIPAIS QUE RECEBEM MENOS DE TRÊS SALÁRIOS MÍNIMOS, ATENDENDO A SOLICITAÇÃO DOS MESMOS.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1838/req.117-1997.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1838/req.117-1997.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 ​O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR UM DEPÓSITO DE ÁGUA DE TRINTA A CINQUENTA MIL LITROS, NO SETOR AEROPORTO NA SEDE DA CIDADE, PARA O ABASTECIMENTO DO MESMO E ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1841/req.118-1997.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1841/req.118-1997.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 ​O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDÊNCIAR COM A MAIOR URGÊNCIA POSSÍVEL A COMPRA DE PENEUS PARA A FÉ-MECÂNICA, DE PROPRIEDADE DA PREFEITURA, DE FORMA QUE A MESMA FIQUE EM CONDIÇÃO DE USO E ATENDA AS NECESSIDADES DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1792/reg-119-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1792/reg-119-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, NO SENTIDO DE PROVIDENCIAR O CONCERTO DA MÁQUINA DE XEROX DE PROPRIEDADE DA PREFEITURA, PARA ATENDER A DEMANDA DA MESMA E À SOLICITAÇÃO DO NOSSO POVO. UMA VEZ QUE QUANDO PRECISAM TÊEM QUE SE DESLOCAREM PARA OUTRA CIDADE.</t>
   </si>
   <si>
+    <t>1984</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1984/requerimento_120.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental que se oficie ao Senhor Prefeito Municipal, no i sentido de providênciar a a regularização dos documentos da Kombi, como: "imposto atrazado" e arrumar a " parte mecânica da mesma, que é de propriedade de Prefeitura. Fomos informados que por este motivo a policia rodoviária já tentou retê-la, e com a solicitação dos estudantes que a usam, venho requerer de Vossa Excelência o atendimento deste requerimento</t>
+  </si>
+  <si>
+    <t>1985</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1985/requerimento_121.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, vem requerer após ouvido o plenráio na forma regimental, no sentido de providênciar o término do Estádio de Futebol, do Setor Aeroporto na sede da cidade, deixando-o em condição de uso e que construa um outro campo de futebol ' terreo, atendendo a solicitação dos atletistas de nossa cidade•</t>
+  </si>
+  <si>
     <t>1794</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1794/reg.122-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1794/reg.122-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE MEIO-FIOS, NA AVENIDA ARAGUAIA, ONDE FOI FEITO O ASFALTO, NA SEDE DA CIDADE, ANTES QUE SEJA MUITO TARDE E ESTRAGUE O ASFALTO.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1844/req.123-1997.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1844/req.123-1997.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
  A VEREADORA QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A RECUPERAÇÃO DAS ESTRADAS DA CHAPADA ALTA, NESTE MUNICIPIO, FACILITANDO O TRANSITO E ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
+    <t>1981</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1981/requerimento_124.pdf</t>
+  </si>
+  <si>
+    <t>Vereadora que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal no sentido de adquirir sextas básicas e doa-las às Famílias carentes de nossa cidade, no Natal. Pois sabemos das dificuldades financeiras de muita gente e das nescessidades até de alimento.</t>
+  </si>
+  <si>
+    <t>1982</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1982/requerimento_125.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve,' vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, ' no sentido do Poder Executivo divulgar ou seja colocar no mural da Prefeitura, demonstrativos de prestaçaõ de contas desta prefeitura, deixando o povo in - formado no que é usado o dinheiro público, deixando assim de o critica-lo.</t>
+  </si>
+  <si>
+    <t>1983</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1983/requerimento_126_.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, vem requerer após ouvido o plenário na forma regi - mental que se oficie ao Senhor Prefeito Municipal ' no sentido de providênciar a limpeza das Ruas do Setor Agude, na sede da cidade, atendendo a solicitação dos moradores locais.</t>
+  </si>
+  <si>
+    <t>2029</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2029/reque_-_27.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, vem requerer após ouvido o plenário na forma regimental que se oficie ao Senhor Prefeito Municipal ' no sentido de providênciar o pagamento dos salários atrazados dos servidores desta Prefeitura, que ainda não foram pagos, deixando os satisfeitos e atendendo a solicitação dos mesmos•</t>
+  </si>
+  <si>
+    <t>2035</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2035/reque_-_128.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, vem requerer após ouvido o plenário na forma regi - mental que se oficie ao Senhor Prefeito Municipal, no sentido de nos informar onde se encontra a Patrol de propriedade da Prefeitura e porque se encontra neste local.</t>
+  </si>
+  <si>
+    <t>2037</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2037/reque_-_129.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, vem requerer após ouvido o plenário na forma regimental que se oficie ao Senhor Prefeito Municipal, no sentido da Prefeitura patrocinas uma festinhas para as crianças carentes de nossa cidade no Natal, e distribuir presentes para as mesmas•</t>
+  </si>
+  <si>
+    <t>2038</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2038/reque_-_131.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve vem requerer após ouvido o plenário na forma regimental' . que se oficie ao Senhor Prefeito Municipal no sentido do mesmo autorizar ao motorista do ônibus buscar todos os &amp; dias dois alunos em frente a fazenda do Senhor Otávio Nunes, para estudar no próximo ano. Sabemos das dificuldades de muita 'gente, e sendo elas de famílias carentes, precisamos ajuda-las•</t>
+  </si>
+  <si>
     <t>1793</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1793/reg-121-97.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1793/reg-121-97.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, NO SENTIDO DE PROVIDENCIAR O TÉRMINO DO ESTÁDIO DE FUTEBOL, DO SETOR AEROPORTO NA SEDE DA CIDADE, DEIXANDO-O EM CONDIÇÃO DE USO E QUE CONSTRUA UM OUTRO CAMPO DE FUTEBOL TERREO, ATENDENDO À SOLICITAÇÃO DOS ATLETISTAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1808/req.366-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1808/req.366-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 ​O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, NO SENTIDO DE PROVIDÊNCIAR A CONSTRUÇÃO DE UMA PONTE SOBRE O CÓRREGO PEINHO, NA ESTRADA QUE LIGA A BR-10, QUE VAI PARA O ITAPORA PARA A REGIÃO DO VÃO DO FEIO, NA FAZENDA DO SENHOR JOSÉ LUZIO, NESTE MUNICÍPIO, ATENDENDO A SOLICITAÇÃO DOS TRAFEGANTES DESTA REGIÃO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -1422,67 +2012,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1683/reg-24-97.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1732/req.01-1997.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1716/req.03-1997.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1714/req.04-1996.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1727/req.05-1997.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1737/req.06-1997.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1807/req.07-1997.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1723/req.08-1997.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1811/req.09-1997.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1698/reg-25-97.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1699/reg-26-97.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1700/reg-27-97.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1709/req.28-1997.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1718/reg-30-97.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1719/reg.-31-97.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1720/reg-32-97.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1721/reg-33-97.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1722/reg-34-97.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1724/reg-35-97.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1726/reg-36-97.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1729/reg-37-97.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1730/reg-38-97.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1735/reg-39-97.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1738/reg-40-97.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1712/req.41-1997.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1710/req.42-1997.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1740/reg-43-97.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1685/reg-44-97.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1773/reg.45-97.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1775/reg.-46-97.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1681/reg-47-97.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1742/reg.48-97.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1745/reg-49-97.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1747/reg-50-97.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1749/reg-51-97.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1752/reg-52-97.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1755/reg-53-97.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1756/reg-54-97.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1758/reg-55-97.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1759/reg.56-1997.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1763/reg-57-97.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1765/reg-58-97.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1768/reg-59-997.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1779/reg-60-97.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1782/reg-62-97.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1783/reg-63-97.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1785/reg-65-97.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1786/reg-66-97.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1787/reg-67-97.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1788/reg-69-97.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1789/reg-70-97.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1686/reg-71-97.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1688/reg-72-97.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1690/reg-73-97.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1693/reg-74-95.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1843/req.76-1997.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1711/req.77-1997.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1713/req.79-1997.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1812/req.80-1997.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1842/req.81-1997.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1717/req.84-1997.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1837/req.86-1997.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1839/req.87-1997.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1809/req.96-1997.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1790/reg-99-97.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1810/req.100-1997.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1791/reg-105-97.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1845/req.109-1997.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1840/req.116-1997.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1838/req.117-1997.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1841/req.118-1997.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1792/reg-119-97.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1794/reg.122-97.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1844/req.123-1997.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1793/reg-121-97.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1808/req.366-1996.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1683/reg-24-97.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1732/req.01-1997.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2019/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1716/req.03-1997.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1714/req.04-1996.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1727/req.05-1997.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1737/req.06-1997.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1807/req.07-1997.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1723/req.08-1997.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1811/req.09-1997.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2021/reque_-_10.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2022/reque_-_11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2039/reque_-_12.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2041/reque_-_13.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2020/reque_-_14.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2028/reque-_15.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2027/reque-_16.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2026/reque-_17.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2025/reque-_18.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2024/reque_-_19.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2023/reque_-_20.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2031/reque_-_21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2033/reque_-_22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2032/reque_-_23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1698/reg-25-97.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1699/reg-26-97.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1700/reg-27-97.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1709/req.28-1997.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1718/reg-30-97.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1719/reg.-31-97.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1720/reg-32-97.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1721/reg-33-97.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1722/reg-34-97.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1724/reg-35-97.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1726/reg-36-97.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1729/reg-37-97.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1730/reg-38-97.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1735/reg-39-97.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1738/reg-40-97.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1712/req.41-1997.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1710/req.42-1997.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1740/reg-43-97.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1685/reg-44-97.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1773/reg.45-97.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1775/reg.-46-97.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1681/reg-47-97.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1742/reg.48-97.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1745/reg-49-97.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1747/reg-50-97.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1749/reg-51-97.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1752/reg-52-97.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1755/reg-53-97.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1756/reg-54-97.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1758/reg-55-97.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1759/reg.56-1997.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1763/reg-57-97.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1765/reg-58-97.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1768/reg-59-997.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1779/reg-60-97.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1782/reg-62-97.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1783/reg-63-97.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1785/reg-65-97.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1786/reg-66-97.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1787/reg-67-97.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1788/reg-69-97.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1789/reg-70-97.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1686/reg-71-97.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1688/reg-72-97.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1690/reg-73-97.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1693/reg-74-95.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1843/req.76-1997.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1711/req.77-1997.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2018/requerimento_78.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1713/req.79-1997.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1812/req.80-1997.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1842/req.81-1997.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1980/whatsapp_scan_2026-03-18_at_9.43.49_am.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1979/whatsapp_scan_2026-03-18_at_9.36.53_am.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1717/req.84-1997.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1978/whatsapp_scan_2026-03-18_at_9.33.52_am.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1837/req.86-1997.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1839/req.87-1997.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1990/requerimento_88.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1991/requerimento_89.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1987/requeriwmnto_90_-_97.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1988/requerimento-_91-_97-.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2043/whatsapp_scan_2026-03-23_at_10.02.17_am.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1986/requerimento_93.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2004/requerimento_94.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2006/requerimento_95.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1809/req.96-1997.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2008/requeriemnto_97.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1994/requerimento_98.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1790/reg-99-97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1810/req.100-1997.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1992/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1993/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2005/requeriemnto_103.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2007/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1791/reg-105-97.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1989/requerimento_-108_-_97.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1845/req.109-1997.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2017/requerimento_110.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2016/requeriemnto_111.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2015/requeriemnto_112.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2013/requeriemento_113.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2014/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2012/requeimento_115.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1840/req.116-1997.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1838/req.117-1997.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1841/req.118-1997.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1792/reg-119-97.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1984/requerimento_120.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1985/requerimento_121.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1794/reg.122-97.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1844/req.123-1997.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1981/requerimento_124.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1982/requerimento_125.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1983/requerimento_126_.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2029/reque_-_27.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2035/reque_-_128.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2037/reque_-_129.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/2038/reque_-_131.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1793/reg-121-97.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1997/1808/req.366-1996.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H80"/>
+  <dimension ref="A1:H129"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2566,626 +3156,626 @@
       </c>
       <c r="G48" s="1" t="s">
         <v>199</v>
       </c>
       <c r="H48" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>201</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
         <v>202</v>
       </c>
       <c r="D49" t="s">
         <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>18</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>191</v>
+        <v>203</v>
       </c>
       <c r="H49" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D50" t="s">
         <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>18</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="H50" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D51" t="s">
         <v>17</v>
       </c>
       <c r="E51" t="s">
         <v>18</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="H51" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D52" t="s">
         <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>18</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="H52" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D53" t="s">
         <v>17</v>
       </c>
       <c r="E53" t="s">
         <v>18</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="H53" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D54" t="s">
         <v>17</v>
       </c>
       <c r="E54" t="s">
         <v>18</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="H54" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D55" t="s">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>18</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="H55" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D56" t="s">
         <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>18</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H56" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D57" t="s">
         <v>17</v>
       </c>
       <c r="E57" t="s">
         <v>18</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="H57" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D58" t="s">
         <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>18</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="H58" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D59" t="s">
         <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>18</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>191</v>
+        <v>243</v>
       </c>
       <c r="H59" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="D60" t="s">
         <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>18</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="H60" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="D61" t="s">
         <v>17</v>
       </c>
       <c r="E61" t="s">
         <v>18</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="H61" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="D62" t="s">
         <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>18</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="H62" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="D63" t="s">
         <v>17</v>
       </c>
       <c r="E63" t="s">
         <v>18</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="H63" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="D64" t="s">
         <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>18</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>261</v>
+        <v>251</v>
       </c>
       <c r="H64" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D65" t="s">
         <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>18</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="H65" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D66" t="s">
         <v>17</v>
       </c>
       <c r="E66" t="s">
         <v>18</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="H66" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D67" t="s">
         <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>18</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="H67" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D68" t="s">
         <v>17</v>
       </c>
       <c r="E68" t="s">
         <v>18</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="H68" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D69" t="s">
         <v>17</v>
       </c>
       <c r="E69" t="s">
         <v>18</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="H69" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D70" t="s">
         <v>17</v>
       </c>
       <c r="E70" t="s">
         <v>18</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H70" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D71" t="s">
         <v>17</v>
       </c>
       <c r="E71" t="s">
         <v>18</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="H71" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D72" t="s">
         <v>17</v>
       </c>
       <c r="E72" t="s">
         <v>18</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="H72" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D73" t="s">
         <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>18</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="H73" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D74" t="s">
         <v>17</v>
       </c>
       <c r="E74" t="s">
         <v>18</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>301</v>
+        <v>251</v>
       </c>
       <c r="H74" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>303</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
         <v>304</v>
       </c>
       <c r="D75" t="s">
         <v>17</v>
       </c>
       <c r="E75" t="s">
         <v>18</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>305</v>
       </c>
       <c r="H75" t="s">
@@ -3283,50 +3873,1177 @@
       <c r="H79" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>323</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
         <v>324</v>
       </c>
       <c r="D80" t="s">
         <v>17</v>
       </c>
       <c r="E80" t="s">
         <v>18</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>325</v>
       </c>
       <c r="H80" t="s">
         <v>326</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>327</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>328</v>
+      </c>
+      <c r="D81" t="s">
+        <v>17</v>
+      </c>
+      <c r="E81" t="s">
+        <v>18</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H81" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>331</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>332</v>
+      </c>
+      <c r="D82" t="s">
+        <v>17</v>
+      </c>
+      <c r="E82" t="s">
+        <v>18</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H82" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>335</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>336</v>
+      </c>
+      <c r="D83" t="s">
+        <v>17</v>
+      </c>
+      <c r="E83" t="s">
+        <v>18</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H83" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>339</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>340</v>
+      </c>
+      <c r="D84" t="s">
+        <v>17</v>
+      </c>
+      <c r="E84" t="s">
+        <v>18</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H84" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>343</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>344</v>
+      </c>
+      <c r="D85" t="s">
+        <v>17</v>
+      </c>
+      <c r="E85" t="s">
+        <v>18</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H85" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>347</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>348</v>
+      </c>
+      <c r="D86" t="s">
+        <v>17</v>
+      </c>
+      <c r="E86" t="s">
+        <v>18</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H86" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>351</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>352</v>
+      </c>
+      <c r="D87" t="s">
+        <v>17</v>
+      </c>
+      <c r="E87" t="s">
+        <v>18</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H87" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>355</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>356</v>
+      </c>
+      <c r="D88" t="s">
+        <v>17</v>
+      </c>
+      <c r="E88" t="s">
+        <v>18</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H88" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>359</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>360</v>
+      </c>
+      <c r="D89" t="s">
+        <v>17</v>
+      </c>
+      <c r="E89" t="s">
+        <v>18</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H89" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>363</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>364</v>
+      </c>
+      <c r="D90" t="s">
+        <v>17</v>
+      </c>
+      <c r="E90" t="s">
+        <v>18</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H90" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>367</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>368</v>
+      </c>
+      <c r="D91" t="s">
+        <v>17</v>
+      </c>
+      <c r="E91" t="s">
+        <v>18</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H91" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>371</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>372</v>
+      </c>
+      <c r="D92" t="s">
+        <v>17</v>
+      </c>
+      <c r="E92" t="s">
+        <v>18</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H92" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>375</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>376</v>
+      </c>
+      <c r="D93" t="s">
+        <v>17</v>
+      </c>
+      <c r="E93" t="s">
+        <v>18</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H93" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>379</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>380</v>
+      </c>
+      <c r="D94" t="s">
+        <v>17</v>
+      </c>
+      <c r="E94" t="s">
+        <v>18</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H94" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>383</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>384</v>
+      </c>
+      <c r="D95" t="s">
+        <v>17</v>
+      </c>
+      <c r="E95" t="s">
+        <v>18</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H95" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>387</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>388</v>
+      </c>
+      <c r="D96" t="s">
+        <v>17</v>
+      </c>
+      <c r="E96" t="s">
+        <v>18</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H96" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>391</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>392</v>
+      </c>
+      <c r="D97" t="s">
+        <v>17</v>
+      </c>
+      <c r="E97" t="s">
+        <v>18</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H97" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>395</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>396</v>
+      </c>
+      <c r="D98" t="s">
+        <v>17</v>
+      </c>
+      <c r="E98" t="s">
+        <v>18</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H98" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>399</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>400</v>
+      </c>
+      <c r="D99" t="s">
+        <v>17</v>
+      </c>
+      <c r="E99" t="s">
+        <v>18</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H99" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>403</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>404</v>
+      </c>
+      <c r="D100" t="s">
+        <v>17</v>
+      </c>
+      <c r="E100" t="s">
+        <v>18</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H100" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>407</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>408</v>
+      </c>
+      <c r="D101" t="s">
+        <v>17</v>
+      </c>
+      <c r="E101" t="s">
+        <v>18</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H101" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>411</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>412</v>
+      </c>
+      <c r="D102" t="s">
+        <v>17</v>
+      </c>
+      <c r="E102" t="s">
+        <v>18</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H102" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>415</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>416</v>
+      </c>
+      <c r="D103" t="s">
+        <v>17</v>
+      </c>
+      <c r="E103" t="s">
+        <v>18</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H103" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>419</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>420</v>
+      </c>
+      <c r="D104" t="s">
+        <v>17</v>
+      </c>
+      <c r="E104" t="s">
+        <v>18</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H104" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>423</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>424</v>
+      </c>
+      <c r="D105" t="s">
+        <v>17</v>
+      </c>
+      <c r="E105" t="s">
+        <v>18</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H105" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>427</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>428</v>
+      </c>
+      <c r="D106" t="s">
+        <v>17</v>
+      </c>
+      <c r="E106" t="s">
+        <v>18</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H106" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>431</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>432</v>
+      </c>
+      <c r="D107" t="s">
+        <v>17</v>
+      </c>
+      <c r="E107" t="s">
+        <v>18</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H107" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>435</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>436</v>
+      </c>
+      <c r="D108" t="s">
+        <v>17</v>
+      </c>
+      <c r="E108" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H108" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>439</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>440</v>
+      </c>
+      <c r="D109" t="s">
+        <v>17</v>
+      </c>
+      <c r="E109" t="s">
+        <v>18</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H109" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>443</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>444</v>
+      </c>
+      <c r="D110" t="s">
+        <v>17</v>
+      </c>
+      <c r="E110" t="s">
+        <v>18</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H110" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>447</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>448</v>
+      </c>
+      <c r="D111" t="s">
+        <v>17</v>
+      </c>
+      <c r="E111" t="s">
+        <v>18</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H111" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>451</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>452</v>
+      </c>
+      <c r="D112" t="s">
+        <v>17</v>
+      </c>
+      <c r="E112" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H112" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>455</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>456</v>
+      </c>
+      <c r="D113" t="s">
+        <v>17</v>
+      </c>
+      <c r="E113" t="s">
+        <v>18</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H113" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>459</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>460</v>
+      </c>
+      <c r="D114" t="s">
+        <v>17</v>
+      </c>
+      <c r="E114" t="s">
+        <v>18</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H114" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>463</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>464</v>
+      </c>
+      <c r="D115" t="s">
+        <v>17</v>
+      </c>
+      <c r="E115" t="s">
+        <v>18</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H115" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>467</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>468</v>
+      </c>
+      <c r="D116" t="s">
+        <v>17</v>
+      </c>
+      <c r="E116" t="s">
+        <v>18</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H116" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>471</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>472</v>
+      </c>
+      <c r="D117" t="s">
+        <v>17</v>
+      </c>
+      <c r="E117" t="s">
+        <v>18</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H117" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>475</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>476</v>
+      </c>
+      <c r="D118" t="s">
+        <v>17</v>
+      </c>
+      <c r="E118" t="s">
+        <v>18</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H118" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>479</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>480</v>
+      </c>
+      <c r="D119" t="s">
+        <v>17</v>
+      </c>
+      <c r="E119" t="s">
+        <v>18</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H119" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>483</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>484</v>
+      </c>
+      <c r="D120" t="s">
+        <v>17</v>
+      </c>
+      <c r="E120" t="s">
+        <v>18</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H120" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>487</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>488</v>
+      </c>
+      <c r="D121" t="s">
+        <v>17</v>
+      </c>
+      <c r="E121" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H121" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>491</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>492</v>
+      </c>
+      <c r="D122" t="s">
+        <v>17</v>
+      </c>
+      <c r="E122" t="s">
+        <v>18</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H122" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>495</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>496</v>
+      </c>
+      <c r="D123" t="s">
+        <v>17</v>
+      </c>
+      <c r="E123" t="s">
+        <v>18</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H123" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>499</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>500</v>
+      </c>
+      <c r="D124" t="s">
+        <v>17</v>
+      </c>
+      <c r="E124" t="s">
+        <v>18</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H124" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>503</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>504</v>
+      </c>
+      <c r="D125" t="s">
+        <v>17</v>
+      </c>
+      <c r="E125" t="s">
+        <v>18</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H125" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>507</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>508</v>
+      </c>
+      <c r="D126" t="s">
+        <v>17</v>
+      </c>
+      <c r="E126" t="s">
+        <v>18</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H126" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>511</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>512</v>
+      </c>
+      <c r="D127" t="s">
+        <v>17</v>
+      </c>
+      <c r="E127" t="s">
+        <v>18</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H127" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>515</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>516</v>
+      </c>
+      <c r="D128" t="s">
+        <v>17</v>
+      </c>
+      <c r="E128" t="s">
+        <v>18</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H128" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>519</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>520</v>
+      </c>
+      <c r="D129" t="s">
+        <v>17</v>
+      </c>
+      <c r="E129" t="s">
+        <v>18</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H129" t="s">
+        <v>522</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3366,50 +5083,99 @@
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>