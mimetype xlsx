--- v0 (2025-11-30)
+++ v1 (2026-04-19)
@@ -10,1165 +10,1201 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="596" uniqueCount="345">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="617" uniqueCount="357">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1707/req.02-1997.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1707/req.02-1997.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
  O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE PROCURE UM ENTIMENTO COM O INSS, PARA SER EFETUADO O PAGAMENTO DOS APOSENTADOS NO CORREIO LOCAL, ATENDENDO A SOLICITAÇÃO DOS MESMOS.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1770/req.293-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1770/req.293-1996.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 ​O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de adquirir um Para-Raio e montar na sede da cidade e outro no Setor Entroncamento, atendendo a solicitação dos habitantes locais.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1771/req.294-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1771/req.294-1996.pdf</t>
   </si>
   <si>
     <t>​Senhor Presidente,_x000D_
 ​O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de providenciar o conserto da Patrul do nosso Município, a qual está fazendo falta para o mesmo.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1760/req.295-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1760/req.295-1996.pdf</t>
   </si>
   <si>
     <t>senhor presidente, o vereador que o presente subscreve vem requerer apos ouvido o plenario na forma regimental, que se oficie ao senhor prefeito, no sentido do senhor prefeito, junto ao Secretário de Transporte ou empresas particulares, que normalize a entrada dos ônibus na cidade, concedendo mais horários para facilitar o transporte dos passageiros.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1753/req.296-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1753/req.296-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER, APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE CRIAR E FAZER FUNCIONAR O MOBRAL NO NOSSO MUNICIPIO PARA ATENDER AS PESSOAS DE IDADES MAIS AVANÇADAS QUE DESEJAREM ESTUDAR.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1744/req.297-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1744/req.297-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER, APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE CRIAR NO QUADRO DA PREFEITURA MUNICIPAL O CARGO DE FISCAL SANITARIO, E CONTRATAR UMA PESSOA PARA EXECUTAR OS  SERVIÇOS EM NOSSA COMUNIDADE.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1766/req.298-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1766/req.298-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 ​O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDÊNCIAR O PAGAMENTO DO 13º (DÉCIMO TERCEIRO) SALÁRIO AOS FUNCIONÁRIOS DA PREFEITURA MUNICIPAL, BASEADO NO PARÁGRAFO VIII DO ARTIGO 7º DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1764/req.299-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1764/req.299-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 ​O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDÊNCIAR A RECUPERAÇÃO DAS ESTRADAS DAS SEGUINTES REGIÕES: COLVINHO, CHAPADA ALTA, GROTÃO, CABECEIRA DO SÃO FRANCISCO E LEÕES, NESTE MUNICÍPIO, POR SE ENCONTRAREM QUASE INTRANSITÁVEL.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1657/req.300-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1657/req.300-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 ​O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR O CONCERTO DA ANTENA DE TV, CANAL BANDEIRANTE, DE NOSSA CIDADE, ATENDENDO A SOLICITAÇÃO DE VÁRIOS MORADORES, QUE NÃO TIVERAM OPORTUNIDADE DE CONSEGUIR UMA ANTENA PARABÓLICA.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1585/req.301-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1585/req.301-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO  MUNICIPAL, NO SENTIDO DE AUTORIZAR E FAZER CUMPRIR, QUE O CARRO DE LIXO RECOLHA OS LIXOS NAS RUAS QUE NÃO FORAM ASFALTADAS, PELO MENOS UMA VEZ POR SEMANAS ATENDENDO A SOLICITAÇÃO DOS MORADORES NA SEDE DA CIDADE.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1589/req.302-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1589/req.302-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
   A VEREADORA QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DO PODER EXECUTIVO, ARRUMAR A ESTRADA ANTIGA BÉLEM BRASILIA  SAINDO A SEDE DA CIDADE PASSANDO PELA REGIÃO DOS LÉOS ATÉ A BR-153, PERTO DO ENTRONCAMENTO DO ITACAJÁ NESTE MUNICIPIO POIS SE ENCONTRA PRATICAMENTE INTRANSITÁVEL.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1586/req.303-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1586/req.303-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
    O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDÊNCIAR A EXTENSÃO DA SEDE DE ÁGUA NAS RUAS QUE NÃO TEM SEDE DA CIDADE, ATENTENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1590/req.304-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1590/req.304-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE  SE OFICIE AO SENHOR PREFEITO MIUNICIPAL, NO SENTIDO DE EXPANDIR A REDE DE ENERGIA ELÉTRICA E DE ÁGUA NA VILA LORETO E NO SETOR AEROPORTO, NA SEDE DA CIDADE, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1592/req.305-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1592/req.305-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE ARRUMAR A ESTRADA QUE LIGA A FAZENDA DO SENHOR WILSON VELOSO A FAZENDA DO JOSÉ ANTONIO DAS NEVES ´´ ZÉ DEZENA´´, NESTE MUNICIPIO POR SE ENCONTRAR QUASE INTRANSITÁVEL.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1593/req.306-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1593/req.306-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDÊNCIAR O FUNCIONAMENTO DA LAVANDERIA PÚBLICA DO SETOR ENTRONCAMENTO NESTE MUNICIPIO, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1620/req.307-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1620/req.307-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, JUNTO A SECRETARIA DE EDUCAÇÃO MUNICIPAL  OU ESTADUAL, O MAIS RÁPIDO POSSIVEL PROVIDÊNCIAR MATERIAIS ESCOLARES PARA SER DOADAS AS CRIANÇAS QUE DESEJAM ESTUDAR E POR FALTA DO MESMO NÃO TEM ESSA OPORTUNIDADE, MELHORANDO A EDUCAÇÃO DE NOSSO MUNICIPIO ATENDENDO A SOLICITAÇÃO DOS MESMO.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1676/req.308-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1676/req.308-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 ​O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR O ENCASACALHAMENTO, DE TODAS AS RUAS DO SETOR ENTROCAMENTO, NESTE MUNICÍPIO, FAZER A LIMPEZA, OU SEJA O PATROLAMENTO DOS DOIS LADOS DA BR-153 E CONSTRUIR QUEBRA-MOLAS NA MESMA BR E NO MESMO SETOR A QUE SE REFERE, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1616/req.309-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1616/req.309-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDÊNCIAR O CONCERTO DAS ESTRADAS DO VÃO DO FEIO DAS FAZENDAS: BOA SORTE, CENTRO , SÃO JOSÉ ´´ PÉ DE CÔCO´´ FACILITANDO O TRÂNSITO NAQUELE REGIÃO, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1653/req.310-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1653/req.310-1996.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de providênciar a Construção de uma Ponte sobre o Córrego Feinho, localizado na Fazenda da Senhora Otília, dando acesso à fazenda do Senhor José Antonio das Neves e outra ponte sobre o Córrego Feinho, localizado na Fazenda do Senhor José Luzo.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1632/req.311-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1632/req.311-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
     O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDÊNCIAR A CONSTRUÇÃO DE UMA PONTE SOBRE O CÓRREGO POÇO VERDE, LOCALIZADO NA FAZENDA DO SENHOR OTÁVIO NUNES, LIGANDO A BR-153 Á FAZENDA BARRO PRETO DO SENHOR JOÃO TEIXEIRA, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1654/req.312-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1654/req.312-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 _x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDÊNCIAR UM REAJUSTE OU AUMENTO DE VENCIMENTO PARA TODOS OS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS DE 50% (CINQUENTA POR CENTO), DO SALÁRIO BASE FIXADO DE CADA UM, PRINCIPALMENTE PARA QUEM RECEBE MENOS DE UM SALÁRIO MÍNIMO E MEIO, ATENDENDO A SOLICITAÇÃO DOS MESMOS.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1655/req.313-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1655/req.313-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 _x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DO PODER EXECUTIVO FAZER CUMPRIR O REQUERIMENTO DE Nº 211/95, APROVADO NO DIA 06-04-95, REFERENTE AO DESCONTO DE 50% (CINQUENTA POR CENTO) NO VALOR DO IPTU, DE NOSSA CIDADE, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1659/req.314-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1659/req.314-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 ​O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER, APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A COMPRA DE 100 (CEM) HIDRÔMETRO, PARA MELHORAR O CONTROLE DO SISTEMA DE ÁGUA DE NOSSA CIDADE, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1612/req.315-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1612/req.315-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDÊNCIAR UM QUEBRA-MOLA NA AVENIDA TOCANTINS EM FRENTE O POSTO FISCAL, NA SEDE DA CIDADE EVITANDO PERIGO NO TRANSITO NESTE LOCAL.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1611/req.316-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1611/req.316-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDÊNCIAR A MONTAGEM DE UM ORELHÃO NA PRAÇA ELIAS LOPES DA SILVA, LOCALIZADO PERTO DO  BUSTO DA REFERIDA PRAÇA NA SEDE DA CIDADE, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1664/req.317-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1664/req.317-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR O EMPLACAMENTO DAS RUAS, AVENIDAS E NÚMEROS DAS CASAS DE NOSSA CIDADE, MELHORANDO O TRÂNSITO E FACILITANDO O ENDEREÇAMENTO DOS HABITANTES DESTA CIDADE.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1663/req.318-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1663/req.318-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A TROCA DAS LÂMPADAS QUEIMADAS DA QUADRA POLIESPORTIVA DE NOSSA CIDADE, DE FORMA QUE A MESMA FIQUE BEM ILUMINADA, ATENDENDO A SOLICITAÇÃO DOS MORADORES DE NOSSA COMUNIDADE.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1677/req.319-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1677/req.319-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 ​O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE COLOCAR UM VIGIA A DISPOSIÇÃO OU SEJA PRESTAR SERVIÇO NA QUADRA POLIESPORTIVA DE NOSSA CIDADE, EVITANDO OS ESTRAGOS QUE PODEM SER FEITO POR FALTA DO MESMO.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1625/req.320-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1625/req.320-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDÊNCIAR E FAZER A INSTALÃO DE UM MOTOR GRUPO GERADOR, NO HOSPITAL E MATERNIDADE TOCANTINS, ATENDENDO AS EMERGÊNCIAS DO MESMO EM CASO DE ALGUM PROBLEMA COM A ENERGIA ELÉTRICA.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1614/req.321-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1614/req.321-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, NO SENTIDO DE PROVIDÊNCIAR A CONSTRUÇÃO DE UM BANHEIRO NO SALÃO QUE FUNCIONA O CORREIO EM NOSSA CIDADE, MELHORANDO O ATENDIMENTO AOS USÚARIOS E ATENDENDO AS NECESSIDADES DOS PRÓPRIOS FUNCIONÁRIOS LOCAIS.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1618/req.322-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1618/req.322-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDÊNCIAR O PATARLAMENTO DA ESTRADA QUE COMEÇA NA FAZENDA NATALICIA ATÉ A FAZENDA DO SENHOR LIMIRO, NESTE MUNICIPIO ONDE SE ENCONTRA QUASE INTRANSITÁVEL, E ATENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1656/req.323-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1656/req.323-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 _x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDÊNCIAR A CONSTRUÇÃO DE UM QUEBRA-MOLA NA BR-153, NO SETOR ENTRONCAMENTO, NESTE MUNICÍPIO, FACILITANDO O TRÂNSITO DOS PEDESTRES E EVITANDO ACIDENTES NESTE LOCAL, O QUAL JÁ VEM ACONTECENDO</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1622/req.324-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1622/req.324-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDÊNCIAR A COMPRA DE UMA BOMBA D´ ÁGUA, PARA FICAR A DISPOSIÇÃO DO HOSPITAL A MATERNIDADE  TOCANTINS EM CASO DE PROBLEMA COM A QUE JÁ TEM, EVITANDO PROBLEMA NO ANDAMENTO DO MESMO.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1658/req.325-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1658/req.325-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 ​O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER, APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR O MAIS RÁPIDO POSSÍVEL, O PAGAMENTO DO 13º SALÁRIO, AOS SERVIDORES DESTA PREFEITURA, POIS SABEMOS QUE PELO QUE DIZ O PARÁGRAFO VIII, DO ART. 7º DA CONSTITUIÇÃO FEDERAL, É UM DIREITO DE CADA UM DELES.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1660/req.326-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1660/req.326-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 ​O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE COMPLETAR O QUE PEDE O REQUERIMENTO 321/96 A CONSTRUÇÃO DE UMA BANHEIRO NO SALÃO QUE FUNCIONA O CORREIO, FAZENDO TAMBÉM COM DIVISA, UM LOCAL RESERVADO PARA GUARDAR OS VALORES DO MESMO, COMO O COFRE E TODOS OS OUTROS MATERIAIS ARQUIVADOS QUE NÃO PODEM FICAR EXPOSTOS. MELHORANDO A QUALIDADE DE TRABALHO PRESTADO AO MESMO</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1661/req.327-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1661/req.327-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR O PAGAMENTO DO QUINQUÊNIO PARA OS FUNCIONÁRIOS QUE POR LEI TENHAM O DIREITO GARANTIDO, INCENTIVANDO O MELHOR DESEMPENHO NO TRABALHO DOS MESMOS.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1667/req.328-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1667/req.328-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE ADQUIRIR UM CARRO DE SOM, PARA DIVULGAÇÃO DO QUE FOR NECESSÁRIO E FAZER OS AVISOS DE UTILIDADE DE NOSSO MUNICÍPIO, ATENDENDO A SOLICITAÇÃO DE VÁRIOS MORADORES DE NOSSA CIDADE</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1666/req.329-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1666/req.329-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PODER EXECUTIVO, PROVIDENCIAR AS ÚLTIMAS CASAS POPULARES, ATENDENDO AS REINVINDICAÇÕES DOS NESSECITADOS DAS MESMAS.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1610/req.330-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1610/req.330-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE EXPANDIR A REDE DE ENERGIA ELETRICA E REDE DE ÁGUA EM TODAS AS RUAS QUE NÃO TEM INCLUSIVE SETOR AEROPORTO, E VILA LORETO, NA SEDE DA CIDADE ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1609/req.333-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1609/req.333-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDÊNCIAR COM O MAIOR URGÊNCIA POSSIVEL ARRUMAR TODAS AS ESTRADAS VICINAIS DE NOSSO MUNICIPIO, AS QUAIS SE ENCONTRAM EM PÉCIMA CONDIÇÃO.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1608/req.332-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1608/req.332-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE COLOCAR LÂMPADAS NAS RUAS DO SETOR ENTRONCAMENTO E SUBSTITUIR AS LÂMPADAS QUEIMADAS DO CENTRO DA CIDADE, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1605/req.333-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1605/req.333-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL,NO SENTIDO DO PODER EXECUTIVO, ADQUIRIR UNIFORMES E LUVAS PARA TODOS OS GARIS DO MUNICIPIO ATENDENDO A SOLICITAÇÃO DOS MESMOS.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1665/req.334-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1665/req.334-1996.pdf</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1674/req.335-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1674/req.335-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 ​O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR UMA NOVA FORMA DE ESCOAMENTO DA REDE DE ESGOTO DE FRENTE AO HOSPITAL E MATERNIDADE TOCANTINS, DE FORMA QUE NÃO DESAGUE NO CÓRREGO SÃO BENTO, PREVENINDO CONTRA CONTAMINAÇÃO DE VÁRIAS PESSOAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1669/req.336-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1669/req.336-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO,_x000D_
 ​O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, NO SENTIDO, DO SENHOR PREFEITO MUNICIPAL, FAZER UMA CONCESSÃO PARA TODAS AS PESSOAS QUE DEVEM IPTU, E QUE NÃO TÊM CONDIÇÕES FINANCEIRAS PARA ESSE FIM, PARA PAGAREM PRESTANDO SERVIÇOS À PREFEITURA, ATENDENDO A SOLICITAÇÃO DOS MESMOS.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1668/req.337-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1668/req.337-1996.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A VOLTA DAS AULAS DE CORTE E COSTURA, EM NOSSA CIDADE, COM UM SALÁRIO JUSTO AOS FUNCIONÁRIOS DO MESMO, ATENDENDO A SOLICITAÇÃO DAS PESSOAS NECESSITADAS.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1694/req.338-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1694/req.338-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 ​O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DO PODER EXECUTIVO PROVIDENCIAR O PAGAMENTO DO 13º SALÃRIO DOS FUNCIONÁRIOS DA PREFEITURA MUNICIPAL, O QUAL É UM DIREITO DE CADA UM.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1696/req.339-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1696/req.339-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO,_x000D_
   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL NO SENTIDO DO PODER EXECUTIVO DOAR ÁS PESSOAS CARENTES AS MÁQUINAS DE COSTURA DE PROPRIEDADE MESMO, QUE NÃO FORAM UTILIZAR.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1689/req.340-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1689/req.340-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 ​O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR O CONCERTO DAS RUAS DO SETOR AEROPORTO, NA SEDE DA CIDADE ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
+    <t>1976</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1976/whatsapp_scan_2026-03-18_at_9.10.55_am.pdf</t>
+  </si>
+  <si>
+    <t>* Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no • sentido de providênciar o encascalhamento e limpeza • de todas as ruas que não tem asfalto da sede da cidade, as quais se encontram em estado crítico, e atendendo a solicitação dos moradores locais.</t>
+  </si>
+  <si>
     <t>1691</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1691/req.342-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1691/req.342-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 ​O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE REATIVAR O CURSO DE CORTE E COSTURA, NA REGIÃO DO CAMPO ALEGRE, NESTE MUNICIPIO ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1701/req.343-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1701/req.343-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL O REPASSE MENSAL DO VALOR TOTAL DO DINHEIRO ÚNICO DESTINADO À MERENDA ESCOLAR PARA A CÂMARA MUNICIPAL, REFERENTE AOS MESES ANTERIORES E SEGUINTES.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1702/req.344-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1702/req.344-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE  AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA ESCOLA NO SETOR AEROPORTO, PARA MELHOR EDUCAÇÃO DAS CRIANÇAS RESIDENTES E ATENDIMENTO À SOLICITAÇÃO DAS MÃES.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1703/req.345-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1703/req.345-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE  AO SENHOR PREFEITO MUNICIPAL O CONSERTO DA ESTRADA QUE SAI DA SEDE DA CIDADE, PASSANDO PELO CÓRREGO SÃO BENTO, SAINDO NO ASFALTO DA BR-153, POR ESTAR EM PÉSSIMA CONDIÇÃO E ATENDER À SOLICITAÇÃO DOS TRAFEGANTES DO LOCAL.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1704/req.346-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1704/req.346-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE  AO SENHOR PREFEITO MUNICIPAL NO SENTIDO, DE PROVIDENCIE, JUNTO AOS FAMILIARES DOS FALECIDOS DO SEMITÉRIO LOCAL, A CONSTRUÇÃO DE TÚMULOS OU OUTRO QUALQUER SERVIÇO, FACILITANDO A IDENTIFICAÇÃO DOS MESMOS.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1706/req.347-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1706/req.347-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR UMA FORMA DE CONVÊNIO COM O ESTADO, OU GOVERNO FEDERAL PARA CONSTRUÇÃO DE UMA CERAMICA COMUNITÁRIA, DIMINUINDO O DESEMPREGO E ATENDENDO A SOLICITAÇÃO DE VÁRIAS PESSOAS DA COMUNIDADE.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1705/req.348-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1705/req.348-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
  O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A LIMPEZA E MANTER A CONSERVAÇÃO DE TODAS AS MÁQUINAS DA PREFEITURA QUE SE ENCONTRAM ABANDONADAS.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1796/req.349-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1796/req.349-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 ​O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR UMA FORMA DE ABASTECIMENTO DE ÁGUA, EM TO - DAS AS CASAS QUE TIVEREM A REDE DE ÁGUA, DA AVENIDA ARA - GUAIA E RUA 12, NA SEDE DA CIDADE, ATENDENDO A SOLICITA - ÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1602/req.350-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1602/req.350-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDÊNCIAR O CALÇAMENTO DA RUA 12, NA SEDE DA CIDADE ATENDENDO A SOLICITAÇÃO DOS MORADORES DESDE LOCAL.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1801/req.351-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1801/req.351-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 ​O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR A LIMPEZA AO LADO DA RODOVIÁRIA LOCAL, POR SE ENCONTRAR EM ESTADO CRÍTICO.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1800/req.352-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1800/req.352-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR O CONSERTO DA AMBULÂNCIA, QUE ESTÁ A DISPO SIÇÃO DA SAÚDE DESTE MUNICÍPIO, POR SE ENCONTRAR EM PÉCIMA CONDIÇÃO DE USO. ATENDENDO A SOLICITAÇÃO DOS MO - RADORES LOCAIS.</t>
   </si>
   <si>
+    <t>2055</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/2055/cci_20260324_103019_000080.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental que se oficie ao Senhor Prefeito Municipal, no sentido, de providênciar uma melhor qualidade da merenda escolar em todas as Escolas, atendendo a solicitação de Professores e alunos.</t>
+  </si>
+  <si>
     <t>1595</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1595/req.354-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1595/req.354-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
    O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL , NO SENTIDO DE PROVIDÊNCIAR A ABERTURA  DA ESTRADA QUE LIGA A FAZENDA MAR DE ROSA Á CHAPADA ALTA, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1626/req.355-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1626/req.355-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL,  NO SENTIDO DE PROVIDÊNCIAR O CONCERTO DA ESTRADA QUE SAI DA SEDE DA CIDADE Á FAZENDA DO SR. EUCLIDES LEÔNIDAS CIRQUEIRA, ATENDENDO A SOLICITAÇÃO DOS TRAFEGANTES DESTA REGIÃO.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1597/req.356-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1597/req.356-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDÊNCIAR A AMPLIAÇÃO DA ESCOLA MUNICIPAL RAIMUNDO BARBOSA DE SOUSA, NA SEDE DA CIDADE MELHORANDO O BEM-ESTAR E A EDUCAÇÃO DE NOSSOS ALUNOS.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1628/req.357-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1628/req.357-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDÊNCIAR A CONSTRUÇÃO DE UMA ESCOLA MUNICIPAL NO SETOR AEROPORTO, NA SEDE DA CIDADE ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1629/req.358-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1629/req.358-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL,  NO SENTIDO DO SR. PREFEITO MUNICIPAL PROVIDÊNCIAR O PAGAMENTO 13º SÁLARIO AOS FUNCIONÁRIOS DA PREFEITURA MUNICIPAL, ATENDENDO A SOLICITAÇÃO DOS MESMOS, MELHORANDO O DESEMPENHO DOS SERVIÇOS.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1630/req.359-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1630/req.359-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
     O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDÊNCIAR UM AUMENTO DE SÁLARIO DE 50% (CINQUENTA PORCENTO) ENCIMA DO SALÁRIO EM VIGÊNCIA, A TODOS OS FUNCIONÁRIOS DA PREFEITURA MUNICIPAL MELHORANDO O DESENVOLVIMENTO DOS TRABALHOS DA MESMA.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1623/req.360-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1623/req.360-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE REGULARIZAR A DOCUMENTAÇÃO DE TODOS OS PROPRIETÁRIOS DOS PONTOS COMERCIAIS DO CECOPEK E DAS CASAS POPULARES JÁ CONSTRUIDAS, PROVIDÊNCIAR TAMBEM A CONSTRUÇÃO DAS QUE FALTAM, ATENDENDO A SOLICITAÇÃO DOS MESMOS.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1797/req.361-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1797/req.361-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, TAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR COM A MAIOR URGÊNCIA POSSÍVEL JUNTO AS EMPRESAS RESPONSÁVEIS, MAIS LINHAS DE ÔNIBUS EM NOSSA CIDADE, MELHORANDO O TRÂNSITO DOS PASSAGEIROS QUE POR FALTA DO MESMO ESTÃO SE DESLOCANDO PARA CIDA - DES VIZINHAS PARA ESSE FIM, FICANDO UM TELEFONE DE CON TATO DE UMA EMPRESA PARA ALGUM CONTATO, EMPRESA BATÉ - TATO FONE (062) 295-1900, GERENTE JULHO, DONO GERALDO.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1798/req.362-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1798/req.362-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 ​O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, TAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE FAZER A EXPANSÃO DA REDE DE ENERGIA ELÉ - TRICA NO SETOR AEROPORTO E TROCAR AS LÂMPADAS QUEIMA - DAS DAS RUAS E AVENIDAS DA SEDE DA CIDADE, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1795/req.363-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1795/req.363-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, TAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR MAPAS DO MUNICÍPIO DE PRESTI - DENTE KENNEDY, COM HIDROGRAFIA, RELEVO, LOCALIZAÇÃO DAS FAZENDAS, LOCALIZAÇÃO DAS ESCOLAS RURAIS, LIMITES E PONTOS EXTREMOS; PARA TODAS AS ESCOLAS MUNICIPAIS E ESTADUAIS, MELHORANDO A FORMA DOS PROFESSORES EDUCA - REM OS ALUNOS DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1799/req.364-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1799/req.364-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 ​O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, TAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A MONTAGEM DE REFLETORES NO CAMPO BOLL-BAIT DA PRAÇA ANTONIO SANTOS SOBRINHO, ATENDENDO A SOLICITAÇÃO DE VÁRIOS MORADORES DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1583/req.365-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1583/req.365-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
     O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, NO SENTIDO DE PROVIDÊNCIAR A PINTURA DOS MEIOS-FIOS DAS RUAS E AVENIDAS DA SEDE DE CIDADE, DE FORMA QUE FIQUE MAIS VISIVEL.</t>
   </si>
   <si>
+    <t>1977</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1977/whatsapp_scan_2026-03-18_at_9.25.06_am.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no' sentido de providênciar a construção de uma ponte • sobre o córrego Feinho, na estrada que 11ga &amp; BR-TO, que vai para o Itaporã pare a região do Vão do Peio, na Fazenda do Senhor José Luzo, neste Município, atendendo a solicitação dos trafegantes desta região.</t>
+  </si>
+  <si>
     <t>1582</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1582/req.367-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1582/req.367-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDÊNCIAR A LIMPEZA DAS RUAS DO SETOR AEROPORTO NA SEDE DA CIDADE, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1599/req.368-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1599/req.368-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
    O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE ASFALTAR A AVENIDA ARAGUAIA NA SEDE DA CIDADE, ATENTENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1594/req.369-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1594/req.369-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
    O VEREADOR QUE O PRESENTE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDÊNCIAR A CONSTRUÇÃO DE ASFALTO NA AVENIDA ARAGUAIA NA SEDE DA CIDADE.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1805/req.370-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1805/req.370-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 ​O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DO SR. PREFEITO JUNTO AO GOVERNO ESTADUAL, PROVIDENCIEM A ELETRIFICAÇÃO RURAL, PARA TODAS AS CHÁCARAS DO MUNICÍPIO E REGIÃO DO CAMPO ALEGRE, TAMBÉM NESTE MUNICÍPIO, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1802/req.371-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1802/req.371-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE UMA PONTE SOBRE O CÓRREGO PEINHO NA FAZENDA DA SENHORA SEBASTIANA, NA ESTRADA QUE VAI PARA OS COITINHOS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1803/req.372-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1803/req.372-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 ​O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE UMA PONTE SOBRE O CÓRREGO SARAMANDAIA, NA FAZENDA DO SENHOR NERÍ, NA ESTRADA QUE VAI DOS COITINHOS AO CAMPO ALEGRE, NESTE MUNICÍPIO, FACILITANDO O TRÂNSITO NESTA REGIÃO.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1806/req.373-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1806/req.373-1996.pdf</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1774/req.374-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1774/req.374-1996.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 ​O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de Construir um Posto de Saúde no Setor Entroncamento, neste Município, providenciando o funcionamento, atendendo pelo menos duas vezes por semana, atendendo a solicitação dos moradores locais.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1708/req.375-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1708/req.375-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE COMPLETAR AS REDE DE ENERGIA ELETRICA EM TODAS AS RUAS E AVENIDAS DA SEDE DA CIDADE, QUE NÃO ESTÃO COMPLETAS, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1776/req.376-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1776/req.376-1996.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 ​O Vereador que o presente subscreve vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de providenciar a montagem de Para-Raios na sede da cidade e no setor entroncamento, para evitar acidente por falta do mesmo e trazer tranquilidade aos moradores locais.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1778/req.377-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1778/req.377-1996.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 ​O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido tal que se oficie ao Senhor Prefeito Municipal, no sentido de providenciar um retoque no asfalto das ruas e Avenidas de nossa cidade, onde estiverem esburacados, atendendo a solicitação dos moradores Locais.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1804/req.378-1996.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1804/req.378-1996.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE,_x000D_
 O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A MONTAGEM DE ORELHÃO PRÓXIMO À IGREJA CATÓLICA E PRÓXIMO A IGREJA EVANGÉLICA ASSEMBLEIA DE DEUS NA SEDE DA CIDADE, ATENDENDO À SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -1476,67 +1512,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1707/req.02-1997.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1770/req.293-1996.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1771/req.294-1996.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1760/req.295-1996.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1753/req.296-1996.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1744/req.297-1996.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1766/req.298-1996.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1764/req.299-1996.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1657/req.300-1996.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1585/req.301-1996.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1589/req.302-1996.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1586/req.303-1996.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1590/req.304-1996.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1592/req.305-1996.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1593/req.306-1996.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1620/req.307-1996.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1676/req.308-1996.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1616/req.309-1996.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1653/req.310-1996.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1632/req.311-1996.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1654/req.312-1996.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1655/req.313-1996.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1659/req.314-1996.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1612/req.315-1996.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1611/req.316-1996.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1664/req.317-1996.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1663/req.318-1996.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1677/req.319-1996.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1625/req.320-1996.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1614/req.321-1996.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1618/req.322-1996.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1656/req.323-1996.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1622/req.324-1996.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1658/req.325-1996.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1660/req.326-1996.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1661/req.327-1996.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1667/req.328-1996.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1666/req.329-1996.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1610/req.330-1996.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1609/req.333-1996.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1608/req.332-1996.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1605/req.333-1996.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1665/req.334-1996.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1674/req.335-1996.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1669/req.336-1996.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1668/req.337-1996.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1694/req.338-1996.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1696/req.339-1996.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1689/req.340-1996.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1691/req.342-1996.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1701/req.343-1996.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1702/req.344-1996.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1703/req.345-1996.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1704/req.346-1996.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1706/req.347-1996.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1705/req.348-1996.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1796/req.349-1996.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1602/req.350-1996.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1801/req.351-1996.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1800/req.352-1996.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1595/req.354-1996.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1626/req.355-1996.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1597/req.356-1996.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1628/req.357-1996.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1629/req.358-1996.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1630/req.359-1996.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1623/req.360-1996.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1797/req.361-1996.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1798/req.362-1996.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1795/req.363-1996.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1799/req.364-1996.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1583/req.365-1996.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1582/req.367-1996.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1599/req.368-1996.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1594/req.369-1996.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1805/req.370-1996.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1802/req.371-1996.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1803/req.372-1996.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1806/req.373-1996.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1774/req.374-1996.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1708/req.375-1996.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1776/req.376-1996.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1778/req.377-1996.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1804/req.378-1996.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1707/req.02-1997.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1770/req.293-1996.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1771/req.294-1996.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1760/req.295-1996.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1753/req.296-1996.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1744/req.297-1996.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1766/req.298-1996.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1764/req.299-1996.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1657/req.300-1996.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1585/req.301-1996.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1589/req.302-1996.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1586/req.303-1996.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1590/req.304-1996.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1592/req.305-1996.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1593/req.306-1996.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1620/req.307-1996.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1676/req.308-1996.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1616/req.309-1996.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1653/req.310-1996.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1632/req.311-1996.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1654/req.312-1996.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1655/req.313-1996.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1659/req.314-1996.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1612/req.315-1996.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1611/req.316-1996.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1664/req.317-1996.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1663/req.318-1996.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1677/req.319-1996.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1625/req.320-1996.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1614/req.321-1996.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1618/req.322-1996.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1656/req.323-1996.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1622/req.324-1996.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1658/req.325-1996.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1660/req.326-1996.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1661/req.327-1996.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1667/req.328-1996.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1666/req.329-1996.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1610/req.330-1996.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1609/req.333-1996.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1608/req.332-1996.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1605/req.333-1996.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1665/req.334-1996.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1674/req.335-1996.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1669/req.336-1996.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1668/req.337-1996.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1694/req.338-1996.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1696/req.339-1996.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1689/req.340-1996.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1976/whatsapp_scan_2026-03-18_at_9.10.55_am.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1691/req.342-1996.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1701/req.343-1996.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1702/req.344-1996.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1703/req.345-1996.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1704/req.346-1996.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1706/req.347-1996.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1705/req.348-1996.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1796/req.349-1996.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1602/req.350-1996.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1801/req.351-1996.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1800/req.352-1996.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/2055/cci_20260324_103019_000080.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1595/req.354-1996.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1626/req.355-1996.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1597/req.356-1996.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1628/req.357-1996.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1629/req.358-1996.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1630/req.359-1996.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1623/req.360-1996.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1797/req.361-1996.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1798/req.362-1996.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1795/req.363-1996.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1799/req.364-1996.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1583/req.365-1996.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1977/whatsapp_scan_2026-03-18_at_9.25.06_am.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1582/req.367-1996.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1599/req.368-1996.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1594/req.369-1996.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1805/req.370-1996.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1802/req.371-1996.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1803/req.372-1996.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1806/req.373-1996.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1774/req.374-1996.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1708/req.375-1996.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1776/req.376-1996.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1778/req.377-1996.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1996/1804/req.378-1996.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H85"/>
+  <dimension ref="A1:H88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="122.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3336,166 +3372,235 @@
       </c>
       <c r="H79" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>322</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
         <v>323</v>
       </c>
       <c r="D80" t="s">
         <v>11</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>324</v>
       </c>
       <c r="H80" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D81" t="s">
         <v>11</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="H81" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D82" t="s">
         <v>11</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="H82" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>334</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>335</v>
+      </c>
+      <c r="D83" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" t="s">
+        <v>12</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H83" t="s">
         <v>333</v>
-      </c>
-[...16 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
         <v>337</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
         <v>338</v>
       </c>
       <c r="D84" t="s">
         <v>11</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>339</v>
       </c>
       <c r="H84" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
         <v>341</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
         <v>342</v>
       </c>
       <c r="D85" t="s">
         <v>11</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>343</v>
       </c>
       <c r="H85" t="s">
         <v>344</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>345</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>346</v>
+      </c>
+      <c r="D86" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" t="s">
+        <v>12</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H86" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>349</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>350</v>
+      </c>
+      <c r="D87" t="s">
+        <v>11</v>
+      </c>
+      <c r="E87" t="s">
+        <v>12</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H87" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>353</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>354</v>
+      </c>
+      <c r="D88" t="s">
+        <v>11</v>
+      </c>
+      <c r="E88" t="s">
+        <v>12</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H88" t="s">
+        <v>356</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3540,50 +3645,53 @@
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>