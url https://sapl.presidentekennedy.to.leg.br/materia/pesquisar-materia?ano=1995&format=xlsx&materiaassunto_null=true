--- v0 (2026-02-28)
+++ v1 (2026-04-18)
@@ -10,902 +10,1289 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="491" uniqueCount="284">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="701" uniqueCount="403">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1932/cci_000002-26.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1932/cci_000002-26.pdf</t>
   </si>
   <si>
     <t>Estado do Tocantins CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 193/95 Senhor Presidente, O Vereador que o presente subscreve, vem reque- rer após ouvido o plenério na forma regimental, que seoficie ao Senhor Prefeito Municipal no sentido de Providênciar a extenção da rede de energia eletrica no Setor Aeroporto e ne Vilea Loreto, na sede de cidade, atendendo a solicitação do ' moradores locais.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1930/cci_000002-25.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1930/cci_000002-25.pdf</t>
   </si>
   <si>
     <t>Estado do Tocantins CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 194/95 Senhor PFresidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que Se oficie ao * Senhor Prefeito Municipal, no sentido de dar uma gratificação , de 50% (cinquente por cento) encima do salário, para os professores N II e e coordenadores da Secretaria de Educação Municipale.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1927/cci_000002-24.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1927/cci_000002-24.pdf</t>
   </si>
   <si>
     <t>Estado do Tocantins CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 195/95 Senhor Prefeito, O Vereador que o presente Subscreve, vem requerer após ouvido o plenário na formea regimental, no sentido de proibir funcionários da Prefeitura, fumaren nas repartições públicas, por ser prejudicial a saúde tambem aos não fumantes.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1925/cci_000002-23.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1925/cci_000002-23.pdf</t>
   </si>
   <si>
     <t>Estado do Tocantins CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY  O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, no sentido de providênciar a colocação de um orelhão na Praça Antonio Santos Sobrinho, atendendo a solicitação dos moradores do setor da torre e setor do açude.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1924/cci_000002-22.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1924/cci_000002-22.pdf</t>
   </si>
   <si>
     <t>Estado do Tocantins CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 2197/95 Senhor Presidente, O Veresdor que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de providêciar :.o encascalhamento da Rua Reimundo Barbosa, atendendo a solicitação dos alunos do Colégio Juscelino Kubitscrek,</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1923/cci_000002-21.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1923/cci_000002-21.pdf</t>
   </si>
   <si>
     <t>Estado do Tocantins CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 198/95 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenério na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de rebaixar o quebra mola da Avenida Tocantins, atendendo a solicitação dos moradores locais e de todos que passam por este, por estar causando estragos nos carros.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1922/cci_000002-20.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1922/cci_000002-20.pdf</t>
   </si>
   <si>
     <t>Estado do Tocantins CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY ) O Vereador que o presente Subscreve, vem requerer após ouvião o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal no sentido de colocar cascalho, de uma forma que tampe os buracos das ruas do entroncamento, neste Município, atendendo a solicitação dos moradores locais.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1919/cci_000002-19.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1919/cci_000002-19.pdf</t>
   </si>
   <si>
     <t>Estado do Tocantins CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 200/95 senhor PFresidente, O Vereador que o presente subscreve, vem requer após ouvido o plenério na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de providênciar' a limpeza e tampar os buracos da rua 08, na sede da cidade, a qual se encontra quase intransitável.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1918/cci_000002-18.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1918/cci_000002-18.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 201/95 Senhor Prefeito, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental que se oficie ao Senhor Prefeito Municipal, no sentido de colocar  Lêmpadas nos postes das Ruas e Avenidas, da sede da cidade * pois está provocando medo com tanto escuro, aos habitantes ' da mesmas.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1917/cci_000002-17.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1917/cci_000002-17.pdf</t>
   </si>
   <si>
     <t>O Estado do Tocantins CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY Senhor Presidente, O Vereador que O presente Subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de providênciar um terreno de propriedade da Prefeitura, para construir um campo de futebol, de tamanho oficial e fazer a limpeza do mesmo, na sede da cidade, atendendo o ansejo dos atletas de nossa cidade.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1916/cci_000002-16.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1916/cci_000002-16.pdf</t>
   </si>
   <si>
     <t>O Estado do Tocantins CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 203/95 Senhor Presidente, O Vereador que o presente subscreve vem, requerer após ouvido o plenério na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de arrumer a estrada que liga a Região de Campo Alegre à Fazenda do Senhor Pedro Gomes de Sousa "Pedrão da Serra", neste Município, a mesma se encontra intransitável.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1915/cci_000002-15.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1915/cci_000002-15.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 204/95 O Vereador que O presente subscreve, vem requerer após ouvido o plenéário na forma regimental, que  se oficie aào Senhor Frefeito Municipal, no sentido de providenciar a compra de Siringas desoartavel, para o Hospital e Maternidade Tocantins, atendendo a solicitação dos pacientes e funcionários do mesmo, na sede da cidade.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1914/cci_000002-14.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1914/cci_000002-14.pdf</t>
   </si>
   <si>
     <t>O Estado do Tocantins PRESIDENTE KENNEDY REQUERIMENTO Nº 205/95 ec »O Veresador que O presente subscreve, vem requerer após ouvido O plenário na foram regimental, que se oficio ao Senhor Prefeito Municipal, no sentido de providenciar junto com a policia a punição de' todas as pessoas que infri- girem a Lei, quem fizer bagunças nas praças e repartições públicas, mesmo que sejan ricos ou pobres e não punir só as pescas mais fraças de condições e menores de idade, na sede da cidade</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1913/cci_000002-13.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1913/cci_000002-13.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 206/95 Senhor Presidente, O Vereador que o presente Subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido da retirada dos latões de lixo grandes, substituíndo por outros pequenos nas calçadas dos moradores de Nossa Cidade, os quais estão! sendo usados para depósito de restos de comidas, fatos de ' gelinhas, etc., e encomodando os moradores com o mau cheiro.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1891/cci_000002-12.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1891/cci_000002-12.pdf</t>
   </si>
   <si>
     <t>CAMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N° 207/95 Senhor Presidente, O Vereador que o presente subsescreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de providênciar junto com o DNER, a construção de um Quebra-Mola, na BR 153, entroncamento, neste municipio, prevenindo contra acidentes.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1895/cci_000002-11.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1895/cci_000002-11.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 208/95 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de patrolar o Campo de Futebol do Setor Aeroporto, atendendo a solicitação dos atletistas de Nossa Cidade.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1912/cci_000002-10.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1912/cci_000002-10.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 209/95 Senhor Presidente, O Vereador que O presente Subscreve, vem requerer após ouvido o plenário na forma regimental, que * se oficie ao Senhor Prefeito Municipal, no sentido de providênciar Iuminárias, para a quadra Polisportiva de Nossa' Cidade, a qual se encontra quase totalmente escura.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1896/cci_000002-9.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1896/cci_000002-9.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 210/95 Senhor Prefeito, O Vereador que O presente Subscreve, vem requerer após ouvido O plenário na forma regimental, no sentido de providênciar um para-raio na sede da cidade, atendendo a solicitação dos moradores locais.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1911/cci_000002-8.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1911/cci_000002-8.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 211/95 Senhor Presidente, O Vereador que O presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de autorizar o Diretor do Departamento Imobiliário, descontar 50% (cinquenta por cento) , no valor do IPTU, e prorrogar o prazo de vencimento por mais 30 dias após o vencimento, atendendo a solicitação dos moradores desta Cidade.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1893/cci_000002-7.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1893/cci_000002-7.pdf</t>
   </si>
   <si>
     <t>CAMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N° 212/95 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de colocar luminárias na Avenida Tocantins, até a BR-153 entroncamento, evitando os riscos, por falta da mesma, nesta cidade de Presidente Kennedy.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1892/cci_000002-6.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1892/cci_000002-6.pdf</t>
   </si>
   <si>
     <t>CAMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N° 213/95 Senhor Prefeito, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, no sentido de colocar lâmpadas florescentes na Avenida Tocantins, da Praça Emília Pereira de Oliveira "Mae Caridosa" até a Quadra Polisportiva, na sede da cidade.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1910/cci_000002-5.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1910/cci_000002-5.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 214/95 Senhor Prefeito, O Vereador que O presente Subscreve vem requerer após ouvido o plenário na forma regimental, no sentido de providênciar a doação dos lotes 10, 11 e 12 da quadra 46, para a policia Militar de nossa cidade, atendendo a solicitação dos mesmos, na sede da cidade.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, NO SENTIDO DA CONSTRUÇÃO DE MATADOURO MUNICIPAL, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS, NA SEDE DA CIDADE.</t>
   </si>
   <si>
+    <t>2122</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2122/req.216-1995.pdf</t>
+  </si>
+  <si>
+    <t>SENHOR PRESIDENTE, _x000D_
+   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APOS OUVIDO O PLENARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PATROLAR TODAS AS ESTRADAS VICINAIS DE NOSSO MUNICIPIO, AS MESMAS SE ENCONTRAM EM PECIMA CONDIÇÃO.</t>
+  </si>
+  <si>
     <t>1890</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>CAMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 217/95 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de Construir uma casa residêncial no Distrito do Campo Alegre, ' para o Professor do mesmo, atendendo a solicitação dos moradores locais, neste Municipio.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1889/cci_000002-1.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1889/cci_000002-1.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 218/95 _x000D_
 Senhor Presidente, O Vereador que O presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de providênciar a ampliação do Salão Comunitário do Distrito de Campo Alegre, neste Município, atendendo a solicitação dos moradores locais.</t>
   </si>
   <si>
+    <t>2128</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2128/req.219-1995.pdf</t>
+  </si>
+  <si>
+    <t>SENHOR PRESIDENTE,_x000D_
+  O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APOS OUVIDO O PLENARIO NA FORMA REGIMENTAL, QUE SUBSTITUIR AS LAMPADAS QUEIMADAS DAS RUAS E AVENIDAS DO SETOR ENTRONCAMENTO, NA BR-153, NESTE MUNICIPIO , ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1995/req.220-1995.pdf</t>
+  </si>
+  <si>
+    <t>SENHOR PRESIDENTE,_x000D_
+  O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE CONSTRUIR UMA PONTE SOBRE O CORRÉGO FEIMHO, NO VÃO DE FEIO, NESTE MUNICIPIO, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
+  </si>
+  <si>
+    <t>2129</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2129/req.221-1995.pdf</t>
+  </si>
+  <si>
+    <t>SENHOR PRESIDENTE,_x000D_
+  O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APOS OUVIDO O PLENARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE ARRUMAR A ESTRADA QUE LIGA A FAZENDA DO DAMASCENO A FAZENDA SÃO FRANCISCO (DOS FILHOS DA ADÉLIA) NESTE MUNICIPIO, A QUAL SE ENCONTRA INTRANSITAVAL.</t>
+  </si>
+  <si>
+    <t>2142</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2142/req.223-1995.pdf</t>
+  </si>
+  <si>
+    <t>SENHOR PRESIDENTE,_x000D_
+   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APOS OUVIDO O PLENARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL , NO SENTIDO DE PROVIDENCIAR A REDE DE ENERGIA ELETRICA E DE AGUA E ESGOTO PARA O CEMITÉRIO, NESTE MUNICIPIO, NA SEDE DA CIDADE, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
+  </si>
+  <si>
+    <t>2108</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2108/req.224-1995.pdf</t>
+  </si>
+  <si>
+    <t>SENHOR PRESIDENTE,_x000D_
+   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APOS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE UM COLÉGIO MUNICIPAL NO SETOR AEROPORTO, NA SEDE DA CIDADE COM A MAXIMA URGÊNCIA POSSIVEL, ATENDENDO A SOLICITAÇÃO DOS MORADORES DO MESMO SETOR.</t>
+  </si>
+  <si>
+    <t>2109</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2109/req.225-1995.pdf</t>
+  </si>
+  <si>
+    <t>SENHOR PRESIDENTE,_x000D_
+  O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APOS OUVIDO O PLENARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE ARRUMAR A ESTRADA QUE LIGA A FAZENDA DO SENHOR FRANCISCO MILHOMEM A FAZENDA DO SENHOR ALCEBIADES, NESTE MUNICIPIO.</t>
+  </si>
+  <si>
+    <t>2110</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2110/req.226-1995.pdf</t>
+  </si>
+  <si>
+    <t>SENHOR PRESIDENTE,_x000D_
+  O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APOS OUVIDO O PLENARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DO PODER EXECUTIVO ATENDER COM A MAIOR URGENCIA POSSIVEL O REQUERIMENTO N.143-94</t>
+  </si>
+  <si>
+    <t>2111</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2111/req.227-1995.pdf</t>
+  </si>
+  <si>
+    <t>SENHOR PRESIDENTE,_x000D_
+   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APOS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL , NO SENTIDO DE DAR CONTINUIDADE A REDE DE ÁGUA E ESGOTO NA AVENIDA TOCANTINS ATÉ A VILA LORETO, ABASTECENDO A MESMA, ATENDENDO A SOLICITAÇÃO DOS MORADORES, NA SEDE DA CIDADE.</t>
+  </si>
+  <si>
+    <t>2112</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2112/req.228-1995.pdf</t>
+  </si>
+  <si>
+    <t>SENHOR PRESIDENTE,_x000D_
+   O VEREADOR QUE O PRESENTE, SUBSCREVE VEM REQUERER APOS OUVIDO O PLENARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE CONSTRUIR UM POSTO DE SAUDE, NO DISTRITO DE CAMPO ALEGRE, NESTE MUNICIPIO, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
+  </si>
+  <si>
+    <t>2113</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2113/req.228-1995.pdf</t>
+  </si>
+  <si>
+    <t>SENHOR PRESIDENTE,_x000D_
+   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APOS OUVIDO O PLENARIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE LOCALIZAR TODOS OS FUNCIONARIOS QUE PASSARAM NO CONCURSO, NOS SEUS DEVIDOS LUGARES, PRINCIPALMENTE NOS LIMITES DE VAGAS.</t>
+  </si>
+  <si>
     <t>1835</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, NO SENTIDO DE PROVIDENCIAR O CONCERTO DA ANTENA DE TELEVISÃO, DO CANAL BANDEIRANTE, NA SEDE DA CIDADE.</t>
   </si>
   <si>
+    <t>2121</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2121/req.231-1995.pdf</t>
+  </si>
+  <si>
+    <t>SENHOR PRESIDENTE, _x000D_
+  O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APOS OUVIDO O PLENARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR O CONCERTO DA PATROL, QUE TANTO SERVE A ESSE MUNICIPIO.</t>
+  </si>
+  <si>
+    <t>2123</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2123/req.232-1995.pdf</t>
+  </si>
+  <si>
+    <t>SENHOR PRESIDENTE, _x000D_
+  O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APOS OUVIDO O PLENARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR O CALÇAMENTO DA AVENIDA ARAGUAIA, NA CEDE DA CIDADE.</t>
+  </si>
+  <si>
     <t>1825</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1825/req._233-95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1825/req._233-95.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APOS OUVIDO O PLENARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A REDE DE ENERGIA ELETRICA ECOLOCAR LUMINARIAS NA MESMA REDE, NO SETOR AEROPORTO, NA SEDE DA CIDADE, ATENDENDO A SOLICITAÇAO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1880/requerimento_n_234_-_95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1880/requerimento_n_234_-_95.pdf</t>
   </si>
   <si>
     <t>Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se ' of1oie ao Senhor Prefeito Municipal, no sentido de providênciar uma Bomba d'água, e colocar no poço artesiano que não ' tem, para melhorar o sistema de água de nossa Cidede.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1828/req._235-95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1828/req._235-95.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE PRESENTE SBSCREVE, VEM REQUERER APOS OUVIDO O PLENARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR O ENCASCALHAMENTO DAS RUAS DO SETOR AEROPORTO, NA SEDE DA CIDADE, ATENDENDO A SOLICITAÇAO DOS MORADORES LOCAIS.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1879/requeriemento_n_236_-_95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1879/requeriemento_n_236_-_95.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido da Construção de uma ponte sobre o Córrego Saramandáia, ligando a Fazenda Senhor Isac ao Colégio dos Coitinhos, neste Município.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1878/requerimento_n_237_-_95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1878/requerimento_n_237_-_95.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, vem requerer, após ouvido o plenário na forma regimental, que oficie ao Senhor Prefeito Municipal, no sentido de providênciar um Gabinete Odontológ100 para o Hospital e Maternidade Tocantins, na sede de cidade, atendendo a solicitação dos moradores locais.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1829/req._238-95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1829/req._238-95.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APOS OUVIDO O PLENARIO NA FORMA REGIMENTAL, NO SENTIDO DE VOSSA EXCELENCIA CUMPRIR O QUE  MANDA O ARTIGO 58DA LEI MUNICIPAL NUMERO 281 DE 18 DE JUNHO DE 1.990 REGIME JURIDICO DOS SERVIDORES PUBLICOS MUNICIPAIS DE PRESIDENTE KENNEDY, ATENDENDO A SOLICITAÇAO DOS MESMOS.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1830/req._239-95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1830/req._239-95.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APOS OUVIDO O PLENARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR UM SALARIO MELHOR, OU SEJA PELO MENOS DE UM SALARIO E MEIO  PARA O FUNCIONARIOS DO HOSPITAL E MATERNIDADE TOCANTINS ATENDENDO A SOLICITAÇAO DOS MESMOS.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1846/requerimento_n_240_-_95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1846/requerimento_n_240_-_95.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, ven requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de providênciar o encabeçamento da Ponte sobre o Córrego Feinho, na Fazenda do Sr. Wilson da Costa Veloso, neste minicpio, para liberação do transito</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>O Vereador que o presente subsoreve, vem requerer, após ouvido o plenário na forma regimental, que' se oficie ao Senhor Prefeito Municipal, no sentido de ASFALTAR a Rua Julhy, a Rua Ipê, a Rua 10, Avenida Aragua-ia, a Rua 11, 12 e 13, na sede da cidade.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1848/requerimento_n_242_-_95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1848/requerimento_n_242_-_95.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, ven requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de providênciar a rede de energia eletrica para o Setor Aeroporto, na sede da cidade, ' atendendo a solicitação dos moradores locais.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1849/requeriemnto_n_243_-_95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1849/requeriemnto_n_243_-_95.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de providênciar um poço artesiano e uma caixa D'água para o setor aero porto, na sede da cidade, por a situação ser precária em ' relação ao assunto.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1850/requerimento_n_244_-_95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1850/requerimento_n_244_-_95.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, vem requerer, após ouvido o plenário na forma regimental, que e oficie ao Senhor Prefeito Municipal, no sentido de providenciar a reforma da Ponte que fica sobre o Córrego Poço Verde, na estrada que liga a BR-153 à Fazenda do Senhor João Teixei ra, neste Município, a qual se encontra intransitável.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1873/requerimento_n_245_-_95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1873/requerimento_n_245_-_95.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, vem requerer, após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de construir um esgoto na Avenida Bernardo Sayão, entre a casa do Senhor' Raimundo França, "Raimundo da máquina" e a casa do Senhor •_x000D_
 Josué, na sede da cidade.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1874/requerimento_n_246_-_95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1874/requerimento_n_246_-_95.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, /vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal no sentido de fazer a Instalação de Para-Raios, na sede da cidade e na BR-153, Introncamento, neste Município, atendendo a solicitação dos ' moradores.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1875/requerimento_n_247_-_95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1875/requerimento_n_247_-_95.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se ' O{101e ao Senhor Prefeito Municipal, no sentido de providênciar um Quebra-Mola na BR-153 Entroncamento, neste Município, ' atendendo a solicitação dos moradores locais, por ser muito pe rigoso o tráfego dos pedestres.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1876/requerimento_n_248_-_95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1876/requerimento_n_248_-_95.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que ' se oficie ao Senhor Prefeito Municipal, no sentido de providênciar a construção de uma Escola Municipal no setor aeroporto na sede da cidade, atendendo a solicitação dos moradores locais.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1877/requerimento_n_249_-_95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1877/requerimento_n_249_-_95.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subsereve, vem requerer após ouvido o plenário na forma regimental, que se oficie' ao Senhor Prefeito Municipal, no sentido de providênciar anpliação da Escola Municipal Raimundo Barbosa de Sousa, na sede da cidade.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1869/requeriemnto_n_-_250_-_95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1869/requeriemnto_n_-_250_-_95.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, ven requerer após ouvido o plenário na forma regimental, que se ofi cie ao Senhor Prefeito Municipal no sentido de providênciar a ampliação de duas salas de aulas da Escola Municipal Belém • Brasilia e substituir o nome, passando a denominar-se José •_x000D_
 Rodrigues Coimbra, neste Município.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1834/req._251-95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1834/req._251-95.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER, APÓS OUVIDO PLENÁRIO NA FORMA REGIMENTAL, NO SENTIDO DE PROVIDENCIAR UM LIVRO DE REGISTRO E UMA PESSOA RESPONSÁVEL, PARA REGISTRAR TODOS OS FALECIDOS QUE FORAM SEPULTADOS NO CEMITÉRIO LOCAL E NUMERAR OS TÚMULOS, PARA MELHOR IDENTIFICAÇÃO DOS MESMOS.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1870/requeriemento_n_252_-_95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1870/requeriemento_n_252_-_95.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido do Prefeito ' Municipal, providênciar o pagamento dos mensageiros do Posto Telefônico conforme a Lei Nº 377/95, de 21 de junho de 1.995, baseado no Edital de nº 003/95, atendendo a solicitação dos mesmos•</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1872/requerimento_n_253_-_95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1872/requerimento_n_253_-_95.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, tem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de providênciar o concerto da AMBULÂNCIA, que tanto serve a nossa comi nidade.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1868/requeriemnto_n_254_-_95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1868/requeriemnto_n_254_-_95.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que ' se oficie ao Senhor Prefeito Municipal no sentido de construir e fazer a doação de uma casa residencial, para a 8e-nhora Maria Dalva Tavares de Aguiar, "Dalvinha", por ser carente, desamparada, com problemas mentais, mãe de dois ' filhos em sua responsabilidade e praticamente desalojada.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1866/requerimento_n_255_-_95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1866/requerimento_n_255_-_95.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, vem requerer, após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de fazer um aterro na cabeceira da Ponte sobre o Córrego Feinho, na estrada que vai da • sede da cidade ao Vão do Feio, neste Municipio</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1867/requerimento_n_256_-_95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1867/requerimento_n_256_-_95.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, vem requarer após ouvido plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido do Prefeito Municipal, providênciar o pagamento de um salário digno para o pessoal do Hospital e Maternidade Tocantins, atendendo a solivitação dos mesmos.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1864/requerimento_n_258_-_95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1864/requerimento_n_258_-_95.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que' se oficie ao Senhor Prefeito Municipal, no sentido de Providênciar a reforma da Lavanderia Pública de nossa cidade atendendo a solicitação dos moradores locais.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1863/requerimento_n_259_-_95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1863/requerimento_n_259_-_95.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se ' oficie ao Senhor Prefeito Municipal, no sentido de providênciar a assistência mais frequente da Policia, no setor Entroncamento, neste Município, atendo a solicitação dos moradores locais, por estar muito agitado em relação a agressão.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1862/requerimento_n_260_-_95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1862/requerimento_n_260_-_95.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se ' oficie ao Senhor Prefeito Municipal, no sentido de colocar • Lâmpadas no Setor Entroncamento, neste Município, atendendo a solicitação dos moradores locais, por estar sem condições de transito a noite por causa do escuro.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1861/requerimento_n_261_-_95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1861/requerimento_n_261_-_95.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de junto ao DNER providênciar dois quebra-molas, na BR-153, Setor Entroncamento neste Municipio, para melhorar o transito dos pedestres neste local, por estar muito perigoso e já ter acontecido acidentes.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1860/requerimento_n_262_-_95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1860/requerimento_n_262_-_95.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, ' que se oficie ao Senhor Prefeito Municipal, no sentido de providênciar a colocação de lâmpadas nas ruas e Avenidas • de nossa cidade, atendendo a solicitação dos moradores.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1859/requerimento_n_263_-_95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1859/requerimento_n_263_-_95.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de providenciar o encascalhamento das ruas e Avenidas do Setor Entroneamento, neste Município.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1858/requerimento_n_264_-_95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1858/requerimento_n_264_-_95.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, | ven requerer após ouvido o plenário na forma regimental, que se • oficie ao Senhor Prefeito Municipal, no sentido de providênciar o encaminhamento de um pedido ao FNS de uma Bomba D'água para subcelência, evitando a carência de água em caso de algum problema com as já existentes.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1857/requerimento_n_265_-_95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1857/requerimento_n_265_-_95.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal no sentido de adquirir os canos de PVC n° 60mm e providência a rede de água dos lados direito e esquerdo, da Vila Loreto, atendendo a solicitação dos moradores locais, na sede da cidade.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1855/requerimento_n_267_-_95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1855/requerimento_n_267_-_95.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se ' oficie ao Senhor Prefeito Municipal, no sentido de providênciar o encascalhamento da estrada que liga a fazenda Boa. ' Sorte do Senhor Cosme Paz Vanderley à fazenda do Centro do Senhor José Pedro Vanderley, atendendo a solicitação dos ' mesmos•</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1854/requerimento_n_268_-_95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1854/requerimento_n_268_-_95.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que ' de oficie ao Senhor Prefeito Municipal, no sentido de providênciar uma Bomba D'água para o Setor Entroncamento e fazer a rede de água do mesmo, neste Município, atendendo' a solicitação dos moradores locais.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1852/requerimento_n_269_-_95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1852/requerimento_n_269_-_95.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, tem requerer após ouvido o plenário na forma regimental, que' se oficie ao Senhor Prefeito Municipal, no sentido de Terminar o Patrolamento das estradas das Regiões dos Coi-tinhos e Campo Alegre, neste Município.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1831/req._270-95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1831/req._270-95.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE VEM REQUERER APOS OUVIDO O PLENARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE JUNTO A POLICIA O SENHOR PREFEITO, PROVIDENCIE A PROIBIÇAO DO TRANSITO DE MENORES DE 18 ANOS, A NAO SER ACOMPANHADO PELOS PAIS A PARTIR DE 22;00 HORAS, NO SETOR ENTRONCAMENTO, NESTE MUNICIPIO, POR SER MUITO PERIGOSO E EVITAR PERIGO POR PARTE DOS MESMOS.</t>
   </si>
   <si>
+    <t>2127</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2127/req.271-1995.pdf</t>
+  </si>
+  <si>
+    <t>SENHOR PRESIDENTE, _x000D_
+   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APOS OUVIDO O PLENARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A ILUMINAÇÃO DA QUADRA POLISPORTIVA, NA SEDE DA CIDADEA QUAL SE ENCONTRA PRATICAMENTE ESCURA, ATENDENDO A SOLICITAÇÃO DE VARIOS MORADORES DE NOSSA CIDADE.</t>
+  </si>
+  <si>
+    <t>2126</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2126/req.272-1995.pdf</t>
+  </si>
+  <si>
+    <t>SENHOR PRESIDENTE,_x000D_
+   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APOS OUVIDO O PLENARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE INSTALAR A REDE DE ENERGIA ELÉTRICA NO SETOR AEROPORTO, NA SEDE DA CIDADE, COM URGENCIA, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
+  </si>
+  <si>
+    <t>2082</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2082/req.273-1995.pdf</t>
+  </si>
+  <si>
+    <t>SENHOR PRESIDENTE, _x000D_
+  O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APOS OUVIDO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE UMA ESCOLA NO SETOR AEROPORTO, NA SEDE DA CIDADE, ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
+  </si>
+  <si>
+    <t>2081</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2081/req.274-1995.pdf</t>
+  </si>
+  <si>
+    <t>SENHOR PRESIDENTE, _x000D_
+  O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APOS OUVIDO O PLENARIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A REFORMA E AMPLIAÇÃO DA ESCOLA MUNICIPAL RAIMUNDO BARBOSA DE SOUSA, PARA MELHOR ACOLHIMENTO E CONFORTO AOS ESTUDOS DESTA ESCOLA.</t>
+  </si>
+  <si>
+    <t>2080</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2080/req.275-1995.pdf</t>
+  </si>
+  <si>
+    <t>SENHOR PRESIDENTE,_x000D_
+   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APOS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE REFORMAR E AMPLIAR A ESCOLA JOSÉ RODRIGUES COIMBRA, NO SETOR ENTRONCAMENTO, NESTE MUNICIPIO ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
+  </si>
+  <si>
+    <t>2117</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2117/req.276-1995.pdf</t>
+  </si>
+  <si>
+    <t>SENHOR PRESIDENTE,_x000D_
+   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APOS OUVIDO O PLENARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE UM CANAL PARA ESCOAMENTO DE AGUAS PLUVIAIS, NA AVENIDA BERNARDO SAYÃO, LOCALIZADO ENTRE A CASA DO SENHOR RAIMUNDO FRANÇA Á CASA DO SENHOR JOSUE SANTOS, NA SEDE DA CIDADE, QUE PELO CONHECIMENTO DE MUITAS PESSOAS O LOCAL SE ENCONTRA EM ESTADO CRITICO.</t>
+  </si>
+  <si>
+    <t>2079</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2079/req.277-1995.pdf</t>
+  </si>
+  <si>
+    <t>SENHOR PRESIDENTE,_x000D_
+   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APOS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE CERCAR E GRAMAR O CAMPO DE FUTEBOL NO SETOR AEROPORTO, NA SEDE DA CIDADE ATENDENDO A SOLICITAÇÃO DE VARIOS ATLETAS DE NOSSA CIDADE.</t>
+  </si>
+  <si>
+    <t>2078</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2078/req.278-1995.pdf</t>
+  </si>
+  <si>
+    <t>SENHOR PRESIDENTE,_x000D_
+   O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR UM TRANSFORMADOR DE ENERGIA ELÉTRICA E COLOCAR NA VILA, NA SEDE DA CIDADE ATENDENDO A SOLICITAÇÃO DOS MORADORES LOCAIS.</t>
+  </si>
+  <si>
+    <t>2114</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2114/req.279-1995.pdf</t>
+  </si>
+  <si>
+    <t>SENHOR PRESIDENTE,_x000D_
+    O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APOS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE NORMALIZAR O PAGAMENTO DAS MERENDEIRAS E MENSAGEIROS DO POSTO TELEFONICO, AMBOS DO MUNICIPIO N.330-93 DE 26 DE MARÇO DE 1.993 E NO ARTIGO 7 INCISO VII DA CONSTITUIÇÃO FEDERAL E, EFETUAR O PAGAMENTO DOS QUINQUÊNIOS DE TODOS OS FUNCIONÁRIOS DO MUNICIPIO, ATENDENDO A SOLICITAÇÃO DOS MESMOS.</t>
+  </si>
+  <si>
+    <t>2060</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2060/req.280-1995.pdf</t>
+  </si>
+  <si>
+    <t>SENHOR PRESIDENTE,_x000D_
+  O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APOS OUVIDO O PLENARIO NA FORMA REGIMENTAL, QUE SE OFICE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PODER EXECUTIVO NÃO DESVIAR DINHEIRO DO POSTO TELEFONICO PARA OUTROS FINS, ANTES DE EFETUAR O PAGAMENTO DO MESMO, EVITANDO O BLOQUEAMENTO E CAUSAR TRANSTORNO PARA OS USUÁRIOS DO MESMO.</t>
+  </si>
+  <si>
+    <t>2058</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2058/req.281-1995.pdf</t>
+  </si>
+  <si>
+    <t>SENHOR PRESIDENTE,_x000D_
+  O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PODER EXECUTIVO, CUMPRIR A LEI N. 337-93 DE 29 DE SETEMBRO DE 1.993 E, COM A MAIOR URGÊNCIA POSSIVEL A CASA DO SENHOR VALDERI LEITE DE SOUSA, QUE FICA LOCALIZADA NA AVENIDA TOCANTINS PROXIMA A DELEGACIA DE POLICIA, NA SEDE DA CIDADE, POR SER A UNICA CASA NESSA AVENIDA QUE AINDA É PALHA.</t>
+  </si>
+  <si>
+    <t>2120</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2120/req.282-1995.pdf</t>
+  </si>
+  <si>
+    <t>SENHOR PRESIDENTE,_x000D_
+  O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APOS O PLENÁRIO NA FORMA REGIMENTAL, NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE UMA CRECHE, PARA AS CRIANÇAS CARENTES DE NOSSA CIDADE.</t>
+  </si>
+  <si>
+    <t>2056</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2056/req.283-1995.pdf</t>
+  </si>
+  <si>
+    <t>SENHOR PRESIDENTE,_x000D_
+ O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A COMPRA E MONTAGEM DE UM BUEIRO NO CÓRREGO QUE FICA NA ESTRADA QUE VAI DA SEDE DA CIDADE AO CÓRREGO SÃO BENTO, LOCALIZADO EM FRENTE A CHÁCARA DO SENHOR JOSÉ RAIMUNDO PEREIRA DOS SANTOS ´´NEGRO VELHO´´, NESTE MUNICIPIO ATENDENDO A SOLICITAÇÃO DE TODOS QUE POR ALI PASSAM QUE POR A FALTA DESTE A ESTRADA SE ENCONTRA INTRANSITÁVEL.</t>
+  </si>
+  <si>
+    <t>2054</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2054/req.284-1995.pdf</t>
+  </si>
+  <si>
+    <t>SENHOR PRESIDENTE,_x000D_
+ O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APOS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DE PROVIDENCIAR E MONTAR UM APARELHO DE RAIO-X, NO HOSPITAL E MATERNIDADE TOCANTINS, ATENDENDO A SOLICITAÇÃO DOS MORADORES DESTA CIDADE, E POR SER MUITO UTIL A COMUNIDADE.</t>
+  </si>
+  <si>
+    <t>2000</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2000/req.285-1995.pdf</t>
+  </si>
+  <si>
+    <t>SENHOR PRESIDENTE,_x000D_
+  O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PODER EXECUTIVO DENOMINAR DE PRAÇA LEONILIA PIRES DA COSTA, A PRAÇA EM FRENTE DA IGREJA CATOLICA, POR SER UMA DAS PRIMEIRAS HABITANTES DE NOSSA CIDADE.</t>
+  </si>
+  <si>
     <t>1833</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1833/req._286-95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1833/req._286-95.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDOPLENÁRIO NA FORMA REGIMENTAL, NO SENTIDO DO PODER EXECUTIVO PROVIDENCIAR UM INCINERADOR NO HOSPITAL E MATERNIDADE TOCANTINS, PARA A QUEIMAGEM DO LIXO HOSPITALAR, EVITANDO QUALQUER CONTAMINAÇÃO POR PARTE DO MESMO E ATENDENDO A SOLICITAÇÃO  DOS FUNCIONÁRIOS DOMESMO HOSPITAL.</t>
   </si>
   <si>
+    <t>2140</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2140/req.287-1995.pdf</t>
+  </si>
+  <si>
+    <t>SENHOR PRESIDENTE,_x000D_
+  O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APOS OUVIDO O PLENARIO NA FORMA REGIMENTAL, QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE UMA PONTE SOBRE O CÓRREGO COCALINHO, NA ESTRADA QUE LIGA A SEDE DA CIDADE AO CORREGO SÃO BENTO, NESTE MUNICIPIO.</t>
+  </si>
+  <si>
     <t>1945</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1945/cci_000002-31.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1945/cci_000002-31.pdf</t>
   </si>
   <si>
     <t>Estado do Tocantins CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 288/95 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvião o plenário na forma regimental, que' se oficie ao Senhor Prefeito Municipal, no sentido de ' providênciar a doação dos documentos das casas populares que já foram doadas, aos devidos donos.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1944/cci_000002-30.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1944/cci_000002-30.pdf</t>
   </si>
   <si>
     <t>Estado do Tocantins CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de providênciar a montagem de um ORELHÃO na Praça Antonio !' dos Santos Sobrinho, atendo a solicitação dos moradores mais próximos à referida Praça.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1943/cci_000002-29.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1943/cci_000002-29.pdf</t>
   </si>
   <si>
     <t>Estado do Tocantins CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 290/95 . Senhor Presidente, O Vereador que o presente subscreve vem requerer após ouvido o plenário na forma regimental . que se oficie ao Senhor Frefeito Municipal, no sentido de * fazer abertura das Ruas: 10, 11, 12, saindo na Avenida * Tocantins, "Setor Loreto'", e fazer a drenagem do Bréjo ' na referida abertura.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1941/cci_000002-28.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1941/cci_000002-28.pdf</t>
   </si>
   <si>
     <t>Estado do Tocantins CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 291/95 Senhor Presidente, O Veresaãor que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de ' providênciar a Construção de um Posto de Saúde no Setor Aeroporto e outro no Setor Entroncamento, neste Município, atendendo a solicitação dos moradores locais.</t>
   </si>
   <si>
+    <t>2116</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2116/req.292-1995.pdf</t>
+  </si>
+  <si>
+    <t>SENHOR PRESIDENTE, _x000D_
+  O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APOS OUVIDO O PLENÁRIO NA FORMA REGIMENTAL QUE SE OFICIE AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE PODER EXECUTIVO FAZER A DOAÇÃO DE UM TERRENO PARA A IGREJA EVANGELICA ASSEMBLEIA DE DEUS, NO SETOR AEROPORTO E OUTRO NO SETOR ENTRONCAMENTO, NESTE MUNICIPIO ATENDENDO A SOLICITAÇÃO DESSES EVANGELICOS.</t>
+  </si>
+  <si>
     <t>1865</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1865/requerimento_n_257_-_95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1865/requerimento_n_257_-_95.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental que se oficie ao Senhor Prefeito Municipal, no sentido de providênciar a reforma da Delegacia de Policia de sede da cidade.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1856/requeriemnto_n_266_-_95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1856/requeriemnto_n_266_-_95.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de providênciar' dois Bueiros, um sobre o córrego lageiro dentro da Fazenda Belo Horizonte do Senhor Francisco Rodrigues Vasconcelos, na estrada que liga a mesma fazenda à fazenda Centro do Senhor • José Pedro Venderley, o outro Bueiro é nessa mesma estrada, ' atendendo a solicitação dos mesmos fazendeiros.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1212,67 +1599,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1932/cci_000002-26.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1930/cci_000002-25.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1927/cci_000002-24.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1925/cci_000002-23.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1924/cci_000002-22.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1923/cci_000002-21.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1922/cci_000002-20.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1919/cci_000002-19.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1918/cci_000002-18.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1917/cci_000002-17.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1916/cci_000002-16.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1915/cci_000002-15.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1914/cci_000002-14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1913/cci_000002-13.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1891/cci_000002-12.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1895/cci_000002-11.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1912/cci_000002-10.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1896/cci_000002-9.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1911/cci_000002-8.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1893/cci_000002-7.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1892/cci_000002-6.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1910/cci_000002-5.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1889/cci_000002-1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1825/req._233-95.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1880/requerimento_n_234_-_95.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1828/req._235-95.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1879/requeriemento_n_236_-_95.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1878/requerimento_n_237_-_95.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1829/req._238-95.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1830/req._239-95.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1846/requerimento_n_240_-_95.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1848/requerimento_n_242_-_95.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1849/requeriemnto_n_243_-_95.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1850/requerimento_n_244_-_95.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1873/requerimento_n_245_-_95.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1874/requerimento_n_246_-_95.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1875/requerimento_n_247_-_95.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1876/requerimento_n_248_-_95.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1877/requerimento_n_249_-_95.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1869/requeriemnto_n_-_250_-_95.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1834/req._251-95.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1870/requeriemento_n_252_-_95.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1872/requerimento_n_253_-_95.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1868/requeriemnto_n_254_-_95.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1866/requerimento_n_255_-_95.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1867/requerimento_n_256_-_95.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1864/requerimento_n_258_-_95.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1863/requerimento_n_259_-_95.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1862/requerimento_n_260_-_95.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1861/requerimento_n_261_-_95.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1860/requerimento_n_262_-_95.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1859/requerimento_n_263_-_95.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1858/requerimento_n_264_-_95.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1857/requerimento_n_265_-_95.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1855/requerimento_n_267_-_95.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1854/requerimento_n_268_-_95.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1852/requerimento_n_269_-_95.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1831/req._270-95.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1833/req._286-95.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1945/cci_000002-31.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1944/cci_000002-30.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1943/cci_000002-29.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1941/cci_000002-28.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1865/requerimento_n_257_-_95.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1856/requeriemnto_n_266_-_95.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1932/cci_000002-26.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1930/cci_000002-25.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1927/cci_000002-24.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1925/cci_000002-23.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1924/cci_000002-22.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1923/cci_000002-21.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1922/cci_000002-20.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1919/cci_000002-19.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1918/cci_000002-18.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1917/cci_000002-17.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1916/cci_000002-16.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1915/cci_000002-15.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1914/cci_000002-14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1913/cci_000002-13.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1891/cci_000002-12.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1895/cci_000002-11.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1912/cci_000002-10.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1896/cci_000002-9.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1911/cci_000002-8.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1893/cci_000002-7.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1892/cci_000002-6.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1910/cci_000002-5.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2122/req.216-1995.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1889/cci_000002-1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2128/req.219-1995.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1995/req.220-1995.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2129/req.221-1995.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2142/req.223-1995.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2108/req.224-1995.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2109/req.225-1995.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2110/req.226-1995.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2111/req.227-1995.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2112/req.228-1995.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2113/req.228-1995.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2121/req.231-1995.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2123/req.232-1995.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1825/req._233-95.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1880/requerimento_n_234_-_95.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1828/req._235-95.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1879/requeriemento_n_236_-_95.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1878/requerimento_n_237_-_95.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1829/req._238-95.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1830/req._239-95.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1846/requerimento_n_240_-_95.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1848/requerimento_n_242_-_95.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1849/requeriemnto_n_243_-_95.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1850/requerimento_n_244_-_95.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1873/requerimento_n_245_-_95.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1874/requerimento_n_246_-_95.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1875/requerimento_n_247_-_95.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1876/requerimento_n_248_-_95.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1877/requerimento_n_249_-_95.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1869/requeriemnto_n_-_250_-_95.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1834/req._251-95.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1870/requeriemento_n_252_-_95.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1872/requerimento_n_253_-_95.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1868/requeriemnto_n_254_-_95.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1866/requerimento_n_255_-_95.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1867/requerimento_n_256_-_95.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1864/requerimento_n_258_-_95.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1863/requerimento_n_259_-_95.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1862/requerimento_n_260_-_95.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1861/requerimento_n_261_-_95.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1860/requerimento_n_262_-_95.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1859/requerimento_n_263_-_95.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1858/requerimento_n_264_-_95.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1857/requerimento_n_265_-_95.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1855/requerimento_n_267_-_95.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1854/requerimento_n_268_-_95.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1852/requerimento_n_269_-_95.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1831/req._270-95.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2127/req.271-1995.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2126/req.272-1995.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2082/req.273-1995.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2081/req.274-1995.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2080/req.275-1995.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2117/req.276-1995.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2079/req.277-1995.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2078/req.278-1995.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2114/req.279-1995.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2060/req.280-1995.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2058/req.281-1995.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2120/req.282-1995.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2056/req.283-1995.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2054/req.284-1995.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2000/req.285-1995.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1833/req._286-95.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2140/req.287-1995.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1945/cci_000002-31.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1944/cci_000002-30.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1943/cci_000002-29.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1941/cci_000002-28.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/2116/req.292-1995.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1865/requerimento_n_257_-_95.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1995/1856/requeriemnto_n_266_-_95.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H70"/>
+  <dimension ref="A1:H100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="109.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1804,128 +2191,128 @@
       </c>
       <c r="G24" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H24" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>103</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>104</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H25" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="H26" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>110</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>111</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>101</v>
+        <v>112</v>
       </c>
       <c r="H27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H28" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>117</v>
+        <v>9</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>118</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>119</v>
       </c>
       <c r="H29" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>121</v>
       </c>
       <c r="B30" t="s">
@@ -2057,97 +2444,97 @@
       </c>
       <c r="G35" s="1" t="s">
         <v>143</v>
       </c>
       <c r="H35" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>145</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
         <v>146</v>
       </c>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="H36" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="H37" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D38" t="s">
         <v>11</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="H38" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>156</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
         <v>157</v>
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>158</v>
       </c>
       <c r="H39" t="s">
@@ -2356,537 +2743,1227 @@
       </c>
       <c r="G48" s="1" t="s">
         <v>194</v>
       </c>
       <c r="H48" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>196</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
         <v>197</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="G49" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H49" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>199</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
         <v>200</v>
       </c>
-      <c r="B50" t="s">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="D50" t="s">
-[...5 lines deleted...]
-      <c r="G50" s="1" t="s">
+      <c r="H50" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>203</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
         <v>204</v>
       </c>
-      <c r="B51" t="s">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="D51" t="s">
-[...5 lines deleted...]
-      <c r="G51" s="1" t="s">
+      <c r="H51" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>207</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
         <v>208</v>
       </c>
-      <c r="B52" t="s">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="D52" t="s">
-[...5 lines deleted...]
-      <c r="G52" s="1" t="s">
+      <c r="H52" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>211</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
         <v>212</v>
       </c>
-      <c r="B53" t="s">
-[...2 lines deleted...]
-      <c r="C53" t="s">
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="D53" t="s">
-[...5 lines deleted...]
-      <c r="G53" s="1" t="s">
+      <c r="H53" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>215</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
         <v>216</v>
       </c>
-      <c r="B54" t="s">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="D54" t="s">
-[...5 lines deleted...]
-      <c r="G54" s="1" t="s">
+      <c r="H54" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>219</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
         <v>220</v>
       </c>
-      <c r="B55" t="s">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="G55" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="D55" t="s">
-[...5 lines deleted...]
-      <c r="G55" s="1" t="s">
+      <c r="H55" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>223</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
         <v>224</v>
       </c>
-      <c r="B56" t="s">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G56" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="D56" t="s">
-[...5 lines deleted...]
-      <c r="G56" s="1" t="s">
+      <c r="H56" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>227</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
         <v>228</v>
       </c>
-      <c r="B57" t="s">
-[...2 lines deleted...]
-      <c r="C57" t="s">
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="D57" t="s">
-[...5 lines deleted...]
-      <c r="G57" s="1" t="s">
+      <c r="H57" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>231</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
         <v>232</v>
       </c>
-      <c r="B58" t="s">
-[...2 lines deleted...]
-      <c r="C58" t="s">
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="G58" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="D58" t="s">
-[...5 lines deleted...]
-      <c r="G58" s="1" t="s">
+      <c r="H58" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>235</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
         <v>236</v>
       </c>
-      <c r="B59" t="s">
-[...2 lines deleted...]
-      <c r="C59" t="s">
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="D59" t="s">
-[...5 lines deleted...]
-      <c r="G59" s="1" t="s">
+      <c r="H59" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>239</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
         <v>240</v>
       </c>
-      <c r="B60" t="s">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="G60" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="D60" t="s">
-[...5 lines deleted...]
-      <c r="G60" s="1" t="s">
+      <c r="H60" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>243</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
         <v>244</v>
       </c>
-      <c r="B61" t="s">
-[...2 lines deleted...]
-      <c r="C61" t="s">
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="G61" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="D61" t="s">
-[...5 lines deleted...]
-      <c r="G61" s="1" t="s">
+      <c r="H61" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>247</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
         <v>248</v>
       </c>
-      <c r="B62" t="s">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="G62" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="D62" t="s">
-[...5 lines deleted...]
-      <c r="G62" s="1" t="s">
+      <c r="H62" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>251</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
         <v>252</v>
       </c>
-      <c r="B63" t="s">
-[...2 lines deleted...]
-      <c r="C63" t="s">
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="G63" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="D63" t="s">
-[...5 lines deleted...]
-      <c r="G63" s="1" t="s">
+      <c r="H63" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>255</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
         <v>256</v>
       </c>
-      <c r="B64" t="s">
-[...2 lines deleted...]
-      <c r="C64" t="s">
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="G64" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="D64" t="s">
-[...5 lines deleted...]
-      <c r="G64" s="1" t="s">
+      <c r="H64" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>259</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
         <v>260</v>
       </c>
-      <c r="B65" t="s">
-[...2 lines deleted...]
-      <c r="C65" t="s">
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="G65" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="D65" t="s">
-[...5 lines deleted...]
-      <c r="G65" s="1" t="s">
+      <c r="H65" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>263</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
         <v>264</v>
       </c>
-      <c r="B66" t="s">
-[...2 lines deleted...]
-      <c r="C66" t="s">
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="G66" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="D66" t="s">
-[...5 lines deleted...]
-      <c r="G66" s="1" t="s">
+      <c r="H66" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>267</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
         <v>268</v>
       </c>
-      <c r="B67" t="s">
-[...2 lines deleted...]
-      <c r="C67" t="s">
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="G67" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="D67" t="s">
-[...5 lines deleted...]
-      <c r="G67" s="1" t="s">
+      <c r="H67" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>271</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
         <v>272</v>
       </c>
-      <c r="B68" t="s">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="G68" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="D68" t="s">
-[...5 lines deleted...]
-      <c r="G68" s="1" t="s">
+      <c r="H68" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
+        <v>275</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
         <v>276</v>
       </c>
-      <c r="B69" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="G69" s="1" t="s">
         <v>277</v>
       </c>
-      <c r="E69" t="s">
-[...2 lines deleted...]
-      <c r="G69" s="1" t="s">
+      <c r="H69" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
+        <v>279</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
         <v>280</v>
       </c>
-      <c r="B70" t="s">
-[...2 lines deleted...]
-      <c r="C70" t="s">
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="G70" s="1" t="s">
         <v>281</v>
       </c>
-      <c r="D70" t="s">
-[...5 lines deleted...]
-      <c r="G70" s="1" t="s">
+      <c r="H70" t="s">
         <v>282</v>
       </c>
-      <c r="H70" t="s">
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
         <v>283</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>284</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H71" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>287</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>288</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H72" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>291</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>292</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H73" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>295</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>296</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H74" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>299</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>300</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H75" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>303</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>304</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H76" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>307</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>308</v>
+      </c>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H77" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>311</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>312</v>
+      </c>
+      <c r="D78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" t="s">
+        <v>12</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H78" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>315</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>316</v>
+      </c>
+      <c r="D79" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" t="s">
+        <v>12</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H79" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>319</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>320</v>
+      </c>
+      <c r="D80" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" t="s">
+        <v>12</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H80" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>323</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>324</v>
+      </c>
+      <c r="D81" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" t="s">
+        <v>12</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H81" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>327</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>328</v>
+      </c>
+      <c r="D82" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" t="s">
+        <v>12</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H82" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>331</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>332</v>
+      </c>
+      <c r="D83" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" t="s">
+        <v>12</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H83" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>335</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>336</v>
+      </c>
+      <c r="D84" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" t="s">
+        <v>12</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H84" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>339</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>340</v>
+      </c>
+      <c r="D85" t="s">
+        <v>11</v>
+      </c>
+      <c r="E85" t="s">
+        <v>12</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H85" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>343</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>344</v>
+      </c>
+      <c r="D86" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" t="s">
+        <v>12</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H86" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>347</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>348</v>
+      </c>
+      <c r="D87" t="s">
+        <v>11</v>
+      </c>
+      <c r="E87" t="s">
+        <v>12</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H87" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>351</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>352</v>
+      </c>
+      <c r="D88" t="s">
+        <v>11</v>
+      </c>
+      <c r="E88" t="s">
+        <v>12</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H88" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>355</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>356</v>
+      </c>
+      <c r="D89" t="s">
+        <v>11</v>
+      </c>
+      <c r="E89" t="s">
+        <v>12</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H89" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>359</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>360</v>
+      </c>
+      <c r="D90" t="s">
+        <v>11</v>
+      </c>
+      <c r="E90" t="s">
+        <v>12</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H90" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>363</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>364</v>
+      </c>
+      <c r="D91" t="s">
+        <v>11</v>
+      </c>
+      <c r="E91" t="s">
+        <v>12</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H91" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>367</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>368</v>
+      </c>
+      <c r="D92" t="s">
+        <v>11</v>
+      </c>
+      <c r="E92" t="s">
+        <v>12</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H92" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>371</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>372</v>
+      </c>
+      <c r="D93" t="s">
+        <v>11</v>
+      </c>
+      <c r="E93" t="s">
+        <v>12</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H93" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>375</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>376</v>
+      </c>
+      <c r="D94" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" t="s">
+        <v>12</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H94" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>379</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>380</v>
+      </c>
+      <c r="D95" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" t="s">
+        <v>12</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H95" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>383</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>384</v>
+      </c>
+      <c r="D96" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" t="s">
+        <v>12</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H96" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>387</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>388</v>
+      </c>
+      <c r="D97" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" t="s">
+        <v>12</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H97" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>391</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>392</v>
+      </c>
+      <c r="D98" t="s">
+        <v>11</v>
+      </c>
+      <c r="E98" t="s">
+        <v>12</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H98" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>395</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>260</v>
+      </c>
+      <c r="D99" t="s">
+        <v>396</v>
+      </c>
+      <c r="E99" t="s">
+        <v>396</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H99" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>399</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>400</v>
+      </c>
+      <c r="D100" t="s">
+        <v>396</v>
+      </c>
+      <c r="E100" t="s">
+        <v>396</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H100" t="s">
+        <v>402</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2916,50 +3993,80 @@
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>