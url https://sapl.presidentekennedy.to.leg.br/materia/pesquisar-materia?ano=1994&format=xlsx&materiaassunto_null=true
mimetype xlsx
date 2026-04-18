--- v0 (2025-12-01)
+++ v1 (2026-04-18)
@@ -10,110 +10,206 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="53">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/1380/plo._16-1994.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/1380/plo._16-1994.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA, PARA O EXERCÍCIO FINANCEIRO DE 1995.</t>
   </si>
   <si>
+    <t>2174</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2174/cci_000067.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°141/94 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de fazer um acesso, complementando a entrada que liga a fazenda a fazenda do Senhor Dotor Pedro Vanderley, facilitando o transito dos moradores locais neste Município.</t>
+  </si>
+  <si>
+    <t>2173</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2173/cci_000066.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°146/94 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de providênciar a recuperação do Asfalto a base de concreto, em uma parte da Rua 10, onde a água está extraviando, na sede da cidade.</t>
+  </si>
+  <si>
+    <t>2172</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2172/cci_000065.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°147/94 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de regularizar o salário do cargo de Chefe de Departamento Pessoal, do quadro desse Executivo, pelo que sabemos o salário não compete com o cargo.</t>
+  </si>
+  <si>
+    <t>2171</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2171/cci_000064.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°149/94 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de comprar um quadro de camisas e uma bola, para doar aos deportista do Povoado de Campo Alegre, neste Município.</t>
+  </si>
+  <si>
+    <t>2170</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2170/cci_000063.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°159/94 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de pagar todos os funcionários em Cargo de Comissão, suas férias e 13° salário, conforme art. 77° parágrafo 3° da lei Municipal N° 281/90.</t>
+  </si>
+  <si>
+    <t>2177</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2177/cci_000070.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°189/94 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de Providênciar uma reforma da ponte sobre o Rio Feinho do Vão do feio na Fazenda do Senhor Wilson da Costa Veloso, pois a mesma se encontra sem condições de uso, neste Município</t>
+  </si>
+  <si>
+    <t>2176</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2176/cci_000069.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°190/94 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de providênciar uma reforma de um aterro que fica localizado na Fazenda do Dotor Francisco das Chagas Filipe Miranda na estrada que vai para Campo Alegre e Coitinho, neste Município.</t>
+  </si>
+  <si>
+    <t>2175</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2175/cci_000068.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°191/94 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de providênciar a recuperação de uma ponte sobre o Rio Feio na Fazenda do Dotor Francisco das Chagas Filipe Miranda, neste Município.</t>
+  </si>
+  <si>
     <t>1832</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>REQ</t>
-[...5 lines deleted...]
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/1832/req._282-95.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/1832/req._282-95.pdf</t>
   </si>
   <si>
     <t>SENHOR PREFEITO, O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APOS OUVIDO O PLENARIO NA FORMA REGIMENTAL, NOSENTIDO DE PROVIDENCIAR A CONSTRUÇAO DE UMA CRECHE, PARA AS CRIANÇAS CARENTES DE NOSSA CIDADE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -420,68 +516,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/1380/plo._16-1994.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/1832/req._282-95.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/1380/plo._16-1994.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2174/cci_000067.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2173/cci_000066.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2172/cci_000065.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2171/cci_000064.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2170/cci_000063.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2177/cci_000070.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2176/cci_000069.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2175/cci_000068.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/1832/req._282-95.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H3"/>
+  <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.7109375" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="217" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -512,54 +608,246 @@
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H5" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H7" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H8" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>46</v>
+      </c>
+      <c r="D10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>50</v>
+      </c>
+      <c r="D11" t="s">
+        <v>17</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H11" t="s">
+        <v>52</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
+    <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>