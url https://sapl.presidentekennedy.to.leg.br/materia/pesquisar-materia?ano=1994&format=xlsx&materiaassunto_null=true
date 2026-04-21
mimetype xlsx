--- v1 (2026-04-18)
+++ v2 (2026-04-21)
@@ -10,161 +10,413 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="225" uniqueCount="137">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/1380/plo._16-1994.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA, PARA O EXERCÍCIO FINANCEIRO DE 1995.</t>
   </si>
   <si>
+    <t>2220</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2220/cci_000183.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°140/94 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de construir uma ponte sobre o Ribeirão Marimbondo, onde existia um bueiro e foi extraviado, na estrada que liga a sede da cidade às fazendas dos senhores: Francisco Rodrigues Vasconcelos, Dinorá, e demais, na antiga BR - 153, a qual se encontra intrasitável, neste Município.</t>
+  </si>
+  <si>
     <t>2174</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>REQ</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2174/cci_000067.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°141/94 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de fazer um acesso, complementando a entrada que liga a fazenda a fazenda do Senhor Dotor Pedro Vanderley, facilitando o transito dos moradores locais neste Município.</t>
   </si>
   <si>
+    <t>2208</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2208/cci_000146.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°145/94 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de providenciar a construção da rede de energia eletrica e colocar luminárias na mesma, na rua 20, atendendendo a solicitação dos moradores locais, neste Município.</t>
+  </si>
+  <si>
     <t>2173</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2173/cci_000066.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°146/94 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de providênciar a recuperação do Asfalto a base de concreto, em uma parte da Rua 10, onde a água está extraviando, na sede da cidade.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2172/cci_000065.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°147/94 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de regularizar o salário do cargo de Chefe de Departamento Pessoal, do quadro desse Executivo, pelo que sabemos o salário não compete com o cargo.</t>
   </si>
   <si>
+    <t>2211</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2211/cci_000150.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N° 148/94 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de arrumar a estrada que liga a sede da cidade ao Município de Guaraí - TO, na antiga BR - 153, neste Município</t>
+  </si>
+  <si>
     <t>2171</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2171/cci_000064.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°149/94 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de comprar um quadro de camisas e uma bola, para doar aos deportista do Povoado de Campo Alegre, neste Município.</t>
   </si>
   <si>
+    <t>2210</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2210/cci_000148.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°150/94 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de providenciar a colocação de uam estatua da BIBLIA, no trevo da rodoviária local, neste Município.</t>
+  </si>
+  <si>
+    <t>2209</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2209/cci_000147.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°151/94 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de fazer um esgoto na avenida Tocantins, ao lado da casa do Senhor Mineiro, na sede da cidade.</t>
+  </si>
+  <si>
+    <t>2197</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2197/cci_000125.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 153/94 Senhor Presidente, O Vereador que o presente Subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de providenciar o patrolamento da estrada que liga a TO - 256 à região do Vão do Feio, neste Município.</t>
+  </si>
+  <si>
+    <t>2198</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2198/cci_000126.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 154/94 Senhor Presidente, O Vereador que o presente Subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de fazer o patrolamento da estrada que liga a TO - 256 ao Pedrão da Serra, na divisa deste Município com Itaporã.</t>
+  </si>
+  <si>
+    <t>2200</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2200/cci_000128.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 155/94 Senhor Presidente, O Vereador que o presente Subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de fazer o patrolamento da estrada que liga a TO - 256 à região do Coutinho, neste Município.</t>
+  </si>
+  <si>
+    <t>2201</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2201/cci_000129.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 156/94 Senhor Presidente, O Vereador que o presente Subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de providenciar uma bola de Futebol de Salão, para atender os desportistas desta cidade.</t>
+  </si>
+  <si>
+    <t>2202</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2202/cci_000130.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 157/94 Senhor Presidente, O Vereador que o presente Subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de arrumar a rua 08, pois a mesma se encontra intransitável.</t>
+  </si>
+  <si>
+    <t>2203</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2203/cci_000131.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°158/94 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de indenizar os posseiros residente do setor Aeroporto.</t>
+  </si>
+  <si>
     <t>2170</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2170/cci_000063.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°159/94 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de pagar todos os funcionários em Cargo de Comissão, suas férias e 13° salário, conforme art. 77° parágrafo 3° da lei Municipal N° 281/90.</t>
+  </si>
+  <si>
+    <t>2199</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2199/cci_000127.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 160/94 Senhor Presidente, O Vereador que o presente Subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de autorizar a leitura de um trecho da Bíblia na abertura de todas as sessões desta Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>2186</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2186/cci_000080.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 180/94 Senhor Presidente, O Vereador que o presente Subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de pedir Telegoiás a montagem de um orelhão no Centro Comercial de Presidente Kennedy - CECOPEK, na sede da cidade, atendendo a solicitação dos comerciantes local.</t>
+  </si>
+  <si>
+    <t>2185</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2185/cci_000079.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 181/94 Senhor Presidente, O Vereador que o presente Subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de fazer a limpeza da rua 12 e colocar luminárias na mesma, na sede da cidade, atendendo a solicitação dos moradores locais.</t>
+  </si>
+  <si>
+    <t>2184</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2184/cci_000078.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 182/94 Senhor Presidente, O Vereador que o presente Subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de providenciar a construção de um prédio própio da Câmara Municipal, para melhor funcionamento dos trabalhos.</t>
+  </si>
+  <si>
+    <t>2183</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2183/cci_000077.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 183/94 Senhor Presidente, O Vereador que o presente Subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de providenciar um estacionamento de bicicletas, de forma que fiquem protegidas com grades ou correntes, em frente o Banco do Brasil, nesta cidade.</t>
+  </si>
+  <si>
+    <t>2182</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2182/cci_000076.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 184/94 Senhor Presidente, O Vereador que o presente Subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de solicitar da Celtins a colocação de mais um transformador na nossa cidade, para melhorar a energia eletrica da mesma</t>
+  </si>
+  <si>
+    <t>2181</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2181/cci_000075.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº /94 Senhor Presidente, O Vereador que o presente Subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de Providênciar a recuperação do Bueiro que fica sobre o Ribeirão São Bento na antiga BR- 153, atendendo as Nescessidades dos trafegantes desta região, neste Município.</t>
+  </si>
+  <si>
+    <t>2180</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2180/cci_000074.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 186/94 Senhor Presidente, O Vereador que o presente Subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de providênciar a construção de uma Colégio Municipal no Setor Aeroporto, na sede da cidade, atendendo a nescessidade dos moradores locais.</t>
+  </si>
+  <si>
+    <t>2179</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2179/cci_000072.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 187/94 Senhor Presidente, O Vereador que o presente Subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de providênciar uma reforma no depósito de água do SAAE, na sede da cidade.</t>
+  </si>
+  <si>
+    <t>2178</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2178/cci_000071.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 188/94 Senhor Presidente, O Vereador que o presente Subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de Compra de uma bomba de água para a lavanderia pública Municipal desta cidade de Presidente Kennedy, atendendo a nescdessidade dos moradores locais.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2177/cci_000070.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°189/94 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de Providênciar uma reforma da ponte sobre o Rio Feinho do Vão do feio na Fazenda do Senhor Wilson da Costa Veloso, pois a mesma se encontra sem condições de uso, neste Município</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2176/cci_000069.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°190/94 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de providênciar uma reforma de um aterro que fica localizado na Fazenda do Dotor Francisco das Chagas Filipe Miranda na estrada que vai para Campo Alegre e Coitinho, neste Município.</t>
   </si>
@@ -516,56 +768,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/1380/plo._16-1994.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2174/cci_000067.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2173/cci_000066.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2172/cci_000065.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2171/cci_000064.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2170/cci_000063.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2177/cci_000070.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2176/cci_000069.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2175/cci_000068.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/1832/req._282-95.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/1380/plo._16-1994.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2220/cci_000183.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2174/cci_000067.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2208/cci_000146.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2173/cci_000066.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2172/cci_000065.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2211/cci_000150.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2171/cci_000064.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2210/cci_000148.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2209/cci_000147.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2197/cci_000125.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2198/cci_000126.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2200/cci_000128.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2201/cci_000129.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2202/cci_000130.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2203/cci_000131.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2170/cci_000063.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2199/cci_000127.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2186/cci_000080.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2185/cci_000079.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2184/cci_000078.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2183/cci_000077.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2182/cci_000076.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2181/cci_000075.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2180/cci_000074.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2179/cci_000072.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2178/cci_000071.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2177/cci_000070.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2176/cci_000069.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/2175/cci_000068.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1994/1832/req._282-95.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="95.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -792,62 +1044,566 @@
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>50</v>
       </c>
       <c r="D11" t="s">
         <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H11" t="s">
         <v>52</v>
       </c>
     </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>54</v>
+      </c>
+      <c r="D12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>58</v>
+      </c>
+      <c r="D13" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>62</v>
+      </c>
+      <c r="D14" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H14" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>66</v>
+      </c>
+      <c r="D15" t="s">
+        <v>17</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H15" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>70</v>
+      </c>
+      <c r="D16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H16" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D17" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H17" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>78</v>
+      </c>
+      <c r="D18" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H18" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>82</v>
+      </c>
+      <c r="D19" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H19" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>85</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>86</v>
+      </c>
+      <c r="D20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H20" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>90</v>
+      </c>
+      <c r="D21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H21" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>93</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>94</v>
+      </c>
+      <c r="D22" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H22" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>97</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>98</v>
+      </c>
+      <c r="D23" t="s">
+        <v>17</v>
+      </c>
+      <c r="E23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H23" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>101</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>102</v>
+      </c>
+      <c r="D24" t="s">
+        <v>17</v>
+      </c>
+      <c r="E24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H24" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>105</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>106</v>
+      </c>
+      <c r="D25" t="s">
+        <v>17</v>
+      </c>
+      <c r="E25" t="s">
+        <v>18</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H25" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>109</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>110</v>
+      </c>
+      <c r="D26" t="s">
+        <v>17</v>
+      </c>
+      <c r="E26" t="s">
+        <v>18</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H26" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>113</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>114</v>
+      </c>
+      <c r="D27" t="s">
+        <v>17</v>
+      </c>
+      <c r="E27" t="s">
+        <v>18</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H27" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>117</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>118</v>
+      </c>
+      <c r="D28" t="s">
+        <v>17</v>
+      </c>
+      <c r="E28" t="s">
+        <v>18</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H28" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>121</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>122</v>
+      </c>
+      <c r="D29" t="s">
+        <v>17</v>
+      </c>
+      <c r="E29" t="s">
+        <v>18</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H29" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>125</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>126</v>
+      </c>
+      <c r="D30" t="s">
+        <v>17</v>
+      </c>
+      <c r="E30" t="s">
+        <v>18</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H30" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>129</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>130</v>
+      </c>
+      <c r="D31" t="s">
+        <v>17</v>
+      </c>
+      <c r="E31" t="s">
+        <v>18</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H31" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>133</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>134</v>
+      </c>
+      <c r="D32" t="s">
+        <v>17</v>
+      </c>
+      <c r="E32" t="s">
+        <v>18</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H32" t="s">
+        <v>136</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>