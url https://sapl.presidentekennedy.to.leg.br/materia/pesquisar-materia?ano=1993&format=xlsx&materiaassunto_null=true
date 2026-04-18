--- v0 (2026-02-28)
+++ v1 (2026-04-18)
@@ -10,320 +10,1064 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="582" uniqueCount="339">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>2075</t>
+  </si>
+  <si>
+    <t>1993</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2075/cci_000024.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 001/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer, após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de Construir Quebra-Molas, na Avenida Bernardo Sayão, Avenida Tocantins e Rua 09 de janeiro, para evitar acidentes, e aten- der as necessigades de nossos moradores.</t>
+  </si>
+  <si>
+    <t>2074</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2074/cci_000023.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 002/93 senhor Presidente, O Verendor que o presente subscreve, vem requerer, após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal no sentido de Instalar Para-Raios, na sede da cidade e no entroncamento, evitando acidentes como já vem acontecendo.</t>
+  </si>
+  <si>
     <t>1926</t>
   </si>
   <si>
-    <t>1993</t>
-[...1 lines deleted...]
-  <si>
     <t>3</t>
   </si>
   <si>
-    <t>REQ</t>
-[...5 lines deleted...]
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1926/cci_000001-10.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1926/cci_000001-10.pdf</t>
   </si>
   <si>
     <t>Requerimento 03/83 de 01 de Agosto de 1983 Senhor Presidente Pelo presente venho respeit samente solicitar de V.Exi, a fim de que seja requeido da Tesouraria da Prefeitura Municipal de Presidente Kennedas relaçoes dos funcionários existen- te no Ôrgão. Estas relações acompanhara os nomes dos: funcionários, O nome do cargo que ocupa e a quantia da renumeração. Aquele que estiver gratificação de funções será também” incluido na mesma</t>
   </si>
   <si>
+    <t>2073</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2073/cci_000021.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 004/93 Senhor Prefeito, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, no sentido da construção de meio-fios, nas Ruas e Avenidas asfaltadas, que não foi feito, para melhor escoamento de água.</t>
+  </si>
+  <si>
+    <t>2011</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2011/cci_000010.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 005/93 Senhor Prefeito, O Vereador que o presente subscreve, vem requerer, após ouvido o plenário na forma regimental, no sentido de reformar e iluminar a Quadra de Esportes, que fica localizada na Rua Adevaldo Morais, em frente o Colégio Olavo Bilac " para atender os interreses dos esportistas de nossa cidade.</t>
+  </si>
+  <si>
+    <t>2010</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2010/cci_000009.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 006/93 Senhor Prefeito, O Vereador que o presente subscreve, vem requerer, após ouvido o plenário na forma regimental, que Duplifique, ilumine e construa quebra-molas, na Rodovia que liga a BR-153, Entroncamento, à sede da cidade, atendendo a solicitação dos trafegantes desta área.</t>
+  </si>
+  <si>
+    <t>2009</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2009/cci_000008.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 007/93 Senhor Prefeito, O Vereador que o presente subscreve, vem requerer, após ouvido o plenário na forma regimental, a Construção de um Estádio de Futebol no setor aeroporto, para atendermos o constante pedido do pessoal interessado.</t>
+  </si>
+  <si>
+    <t>2003</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2003/cci_000007.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 008/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer, após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito municipal, no sentido de instalação de rede de energia eletrica na Rua 20,nesta cidade, colocar luminárias na mesma rede.</t>
+  </si>
+  <si>
+    <t>2002</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2002/cci_000006.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 009/93 senhor Prefeito, O Vereador que o presente Subscreve, vem requerer, após ouvido o plenário na forma regimental, a Construção de uma Praça Pública, com parque infantil na Avenida Tocantins, área qua fica localizada de frente a Rodoviária onde nossas crianças possam se divertirem.</t>
+  </si>
+  <si>
+    <t>2001</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2001/cci_000005.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 010/93 senhor Presidente, O Vereador que o presente subscreve, vem requerer, após ouvido o plenário na formea regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de recuperação das estradas que liga Campo Alegre a Coitinho, para melhor trafego dos moradores.</t>
+  </si>
+  <si>
+    <t>1999</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1999/cci_000004.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 011/93 senhor Presidente, O Vereador que O presente subscreve, vem requerer, após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de colocar luminárias nas Ruas e Avenidas da cidade.</t>
+  </si>
+  <si>
+    <t>1998</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1998/cci_000003.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 012 /93  Sr. Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de patrolar a estrada que liga a Fazenda do Sr. Damaceno à Fazenda do Sr. Eduardino Lopes, neste Município.</t>
+  </si>
+  <si>
+    <t>1997</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1997/cci_000002.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 013/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de Reconstruir parte da Avenida Bernardo Sayão, no Entroncamento, local onde se encontra intransitável, neste Município.</t>
+  </si>
+  <si>
+    <t>1996</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1996/cci_000001.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 014/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer, apos ouvido o plenário na forma regimantal, que se oficie ao Senhor Prefeito Municipal, no sentido de Reposições de Iâmpadas, no Entroncamento de Presidente Kennedy atendendo a solicitação dos moradores.</t>
+  </si>
+  <si>
+    <t>2069</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2069/cci_000017.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 015/93 senhor Presidente, O Vereador que o presente Subscreve, vem requerer, após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de colocar rede de Energia Eletrica e Luminárias no setor do açude, nesta cidade, para tranquilidade dos moradores deste local.</t>
+  </si>
+  <si>
+    <t>2068</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2068/cci_000016.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 016/93 Sr. Presidente, O Vereador que o presente Subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de Recuperar o Bueiro do Corrego São Bento, localizado na antiga BR., antes de se tornar pior a situação.</t>
+  </si>
+  <si>
+    <t>2067</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2067/cci_000015.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 017/93 Senhor Presidente, O Vereador que o presente subscreve, vem reque rer após ouvido o plenario, na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido da Perfuração de um poço artesiano, no setor da torre, para atender a solicitação dos moradores, atingidos com a falta de água.</t>
+  </si>
+  <si>
+    <t>2066</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2066/cci_000014.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 018/93 Senhor Presidente, O Vereador que o presente Subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Sr. Prefeito Municipal, no sentido de providenciar o funcionamento do matadouro Municipal, na sede da cidade, para melhoramento do abate de gado de nossa população.</t>
+  </si>
+  <si>
+    <t>2065</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2065/cci_000013.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 019/93 Senhor Presidente, O Vereador que o presente Subscreve, vem requerer, após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido do Aterramento e loteamento do açude, que fica na sede da cidade.</t>
+  </si>
+  <si>
+    <t>2064</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2064/cci_000012.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 020/93 Senhor Presidente, O Vereador que o presente subscreve, vem Requerer, após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido do Loteamento do Setor Vila Gaitada, nesta cidade.</t>
+  </si>
+  <si>
+    <t>2063</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2063/cci_000011.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 021/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer, apos ouvido o plenário na forma regimental, que se oficie ao Sr. Prefeito Municipal, no sentido da retirada, do Depósito de lixo do Setor da Torre, onde está imcomodando os moradores do local próximo, nesta cidade.</t>
+  </si>
+  <si>
+    <t>2070</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2070/cci_000018.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 022/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer, após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de providênciar um Abrigo de Velhos, atendendo a necessidade de nossos moradores.</t>
+  </si>
+  <si>
+    <t>2071</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2071/cci_000019.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 023/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de Arrumar as estradas que ligam as Fazendas do Sr. José Neto, ao Sr. Lindomar, ao Sr. Euripedes, ao Sr. Geraldo Capivara, voltando pela Fazenda do Sr. Robson, passando pela fazenda do Sr. Dinorá e a do Sr. José Mariano, passando pelos Lios, para o melhor trafego , dos Leiteiros desta área.</t>
+  </si>
+  <si>
+    <t>2072</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2072/cci_000020.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 024/93 m senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de Construir uma Creche para as crianças que delas necessitam de nossa cidade.</t>
+  </si>
+  <si>
+    <t>2092</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2092/cci_000040.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 025/93 Senhor Presidente, O Vereador que o presente Subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de Continuar com a Rua 05 , fazendo um retorno com a ". Avenida Bernardo Sayão, onde irá melhorar o trafego neste local.</t>
+  </si>
+  <si>
+    <t>2089</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2089/cci_000032.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 026/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer, após ouvido o plenário na forma regimental, que se oficie ao Sr. Prefeito Municipal, no sentido do Sr. Prefeito junto com a Celtins, tomar providências para que o consumidor, só pague o seu consumo de energia eletrica e não a iluminação pública, que essa já é paga pela Prefeitura e a Celtins está cobrando também do consumidor.</t>
+  </si>
+  <si>
+    <t>2090</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2090/cci_000033.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 027/93 Senhor Presidente, O Vereador que o presente Subscreve, vem requerer, após ouvido o plenário na forma regimental que se oficie ao Sr. Prefeito Municipal no sentido do Sr. Prefeito solicitar a Câmara Municipal de Vereadores, informações sobre como ele usou dinheiro público, para comprar imóvel, para demolição e continuação da Rua O8, "sito casa do Sr. Elias Assunção Oliveira",</t>
+  </si>
+  <si>
+    <t>2091</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2091/cci_000034.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 028/93 Senhor Presidente, O Vereador que o presente Subscreve, vem requerer, após ouvido o plenário na forma regimental, que se oficie ao Sr, Prefeito Nunicipal, no sentido de Arrumar a estrada que liga Coitinho a Chapada Alta, principalmente no trecho que fica localizado, na Fazenda do Sr. Luis Mamede Oliveira, onde se encontra intransitável, neste Município.</t>
+  </si>
+  <si>
+    <t>2095</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2095/cci_000031_merged.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 036/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se ofície ao Senhor Prefeito Municipal, no sentido de complenentar a nuneração das casas e ruas de Presidente Kenenedy, conforne relação em anexo.</t>
+  </si>
+  <si>
     <t>1940</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1940/cci_000003-7.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1940/cci_000003-7.pdf</t>
   </si>
   <si>
     <t>CAMARA MUNICIPAL DE PRESIDENTE KENNEDY, REQUERIMENTO Nº 048/93 Senhor Presidente, O vereador que o presente subscreve vem requerer, após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de recuperar a lavenderia pública, da cidade</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1938/cci_000003-5.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1938/cci_000003-5.pdf</t>
   </si>
   <si>
     <t>CAMARA MUNICIPAL DE PRESIDENTE KENNEDY, REQUERIMENTO Nº 50/93 Senhor Presidente, O vereador que o presente subscreve vem requerer, após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido da Construção da Praça Deputado José de Assis, em frente da Prefeitura, na sede da cidade.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1937/cci_000003-4.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1937/cci_000003-4.pdf</t>
   </si>
   <si>
     <t>CAMARA MUNICIPAL DE PRESIDENTE KENNEDY, REQUERIMENTO Nº 51/93 Senhor Presidente, O vereador que o presente subscreve vem requerer, após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentdo de Recuperar a estrada que liga a Região do Campo Alegre, a estrada do Itaporã, saindo na torre, neste Município</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1936/cci_000003-3.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1936/cci_000003-3.pdf</t>
   </si>
   <si>
     <t>CAMARA MUNICIPAL DE PRESIDENTE KENNEDY, REQUERIMENTO Nº 53/93 Senhor Presidente, O vereador que o presente subscreve vem requerer, após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de recuperar a estrada que liga a fazenda do senhor Wilson Veloso a fazenda do senhor José da Neves "José Dezena" neste Município, facilitando o trafego dos moradores deste local.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1935/cci_000003-2.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1935/cci_000003-2.pdf</t>
   </si>
   <si>
     <t>CAMARA MUNICIPAL DE PRESIDENTE KENNEDY, REQUERIMENTO Nº 054/93 Senhor Presidente, O vereador que o presente subscreve vem requerer, após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de emcabeçar a ponte que foi construida pelo estado, no corrego feio, na fazenda do Senhor Lindomar, neste Município.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1934/cci_000003-1.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1934/cci_000003-1.pdf</t>
   </si>
   <si>
     <t>CAMARA MUNICIPAL DE PRESIDENTE KENNEDY, REQUERIMENTO Nº 055/93 Senhor Presidente, O vereador que o presente subscreve vem requerer, após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de Construir um Ginásio de Esportes, na sede da cidade.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1933/cci_000002-4.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1933/cci_000002-4.pdf</t>
   </si>
   <si>
     <t>CAMARA MUNICIPAL DE PRESIDENTE KENNEDY, REQUERIMENTO Nº 056 / 93 Senhor Presidente, O vereador que o presente subscreve vem requerer, após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de fazer abertura das ruas 10, 11 e 12 ligando Avenida Bernardo Sayão ao asfalto da Av. Tocantins, onde sai para o entroncamento, nesta cidade.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1931/cci_000002-3.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1931/cci_000002-3.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO N 057\93 Senhor Presidente, O vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Sr. Prefeito Municipal, no sentido de construir um colégio municipal, na fazenda do Sr. José dos Liós, substituindo o barracão que existe na fazenda do Emivaldo(Caiado) neste município.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/</t>
   </si>
   <si>
     <t>Câmara Municipal de Presidente kennedy REQUERIMENTO Nº 075/93. Sr. Presidente, O vereador quesubscreve vem requerer após ouvido o plenário, na forma regimental que se oficie ao Sr. prefeito no sentido de recolher todos os carros da prefeitura na caragem após o expediente, nos feriados e finais de semana</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1948/cci_000004-2.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1948/cci_000004-2.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY, REQUERIMENTO N 76 SR. PRESIDENTE, O VEREADOR QUE O PRESENTE SUBSCREVE, VEM REQUERER APÓS OUVIDO O PLENARIO, NA FOMA REGIMENTAL, QUE SE OFICIE AO SR. PREFEITO NO SENTIDO DE COMPRAR UM JOGO DE CAMISA COMPOSTO: SHORT, CAMISA E MEIAS, MAIS BOLA DE FUTEBOL DE CAMPO E SALÃO, PARA ATENDER AOS DESPORTISTAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1950/cci_000004-3.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1950/cci_000004-3.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 0B2/83 SR PRESIDENTE , O vereador que o presente subscreve vem  requerer, após ouvido o plenário na forma regimental, que se oficie ao SR. Préfeito, no sentido de conceder um aumento da diária dos Garis, que fazem a limpeza de nossa cidade,</t>
   </si>
   <si>
+    <t>2169</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2169/cci_000062.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°97/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de conceder aos enfermeiros do Hospital e Maternidade Tocantins, uma gratificação de 30% (trinta por cento) sobre os seus salários.</t>
+  </si>
+  <si>
+    <t>2168</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2168/cci_000061.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°98/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de providenciar a iluminação da Av. Tocantins, na entrada da cidade, especialmente em frente o Colégio Juscelino, e da Rua João Pires de Castro.</t>
+  </si>
+  <si>
+    <t>2167</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2167/cci_000060.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°99/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de comprar pelo menso duas (02) cadeiras-de-rodas, para atender aos filhos do sr. Gregório, os quais não conseguem mais se locomoverem.</t>
+  </si>
+  <si>
+    <t>2166</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2166/cci_000059.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°100/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de criar no quadro de pessoal da prefeitura os seguintes cargos: ENFERMEIRA PADRÃO E TÉCNICO DE ENFERMAGEM.</t>
+  </si>
+  <si>
+    <t>2165</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2165/cci_000058.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°102/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de fazer a reforma das Escolas Municipais Nossa Senhora Aparecida e Belém Brasília.</t>
+  </si>
+  <si>
+    <t>2164</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2164/cci_000057.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°103/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de comprar mais latões de lixo para as casas que faltaram e que possuem calçadões.</t>
+  </si>
+  <si>
+    <t>2163</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2163/cci_000056.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°104/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de fazer a instalação da Rede de energia e iluminação da Rua 14.</t>
+  </si>
+  <si>
+    <t>2162</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2162/cci_000055.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°105/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de colocar lâmpadas nas Ruas 09, Adevaldo Morais e na Av. Araguaia.</t>
+  </si>
+  <si>
+    <t>2161</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2161/cci_000054-10.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°106/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de construir um incinerador para o Hospital e Maternidade Tocantins</t>
+  </si>
+  <si>
+    <t>2160</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2160/cci_000054-9.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°107/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de construir uma ponte,na estrada que liga os leós à fazenda do Mauro, pé de coco.</t>
+  </si>
+  <si>
+    <t>2159</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2159/cci_000054-8.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°108/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de que venha melhorar o sinal de televisã do SBT e da Bandeirantes</t>
+  </si>
+  <si>
+    <t>2158</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2158/cci_000054-7.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°109/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de colocar luminária no poste que fica localizado em frente o Armazém Sousa (Raimundo Barbosa), o qual se encontra sem</t>
+  </si>
+  <si>
+    <t>2157</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2157/cci_000054-6.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°110/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de concluir o patrolamento da estrada do povoado Coutinho.</t>
+  </si>
+  <si>
+    <t>2156</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2156/cci_000054-5.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°111/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de fazer o patrolamento da estrada que liga a sede da cidade à chácara de Sr. João Vicente, a qual se encontra quase intransitável.</t>
+  </si>
+  <si>
+    <t>2107</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2107/cci_000054-4.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 112/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se ofície ao Senhor Prefeito Municipal, no sentido de conceder aos funcionários que tem o 2ª Grau, uma gratificação de 20% (vinte por cento).</t>
+  </si>
+  <si>
+    <t>2106</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2106/cci_000054-3.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 113/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se ofície ao Senhor Prefeito Municipal, no sentido de comprar uniformes, botas e luvas para os garis, para que possam trabalhar sem correr riscos de contrair doenças, causadas pelos lixos.</t>
+  </si>
+  <si>
+    <t>2105</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2105/cci_000054-2.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 114/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se ofície ao Senhor Prefeito Municipal, no sentido de comprar remédios para abastecer o Hospital e Maternidade Tocantins.</t>
+  </si>
+  <si>
+    <t>2104</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2104/cci_000054.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 115/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se ofície ao Senhor Prefeito Municipal, no sentido de comprar para o Banco do Brasil desta cidade, 03 bancos, para melhor acomodar os clientes.</t>
+  </si>
+  <si>
+    <t>2103</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2103/cci_000050.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 116/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se ofície ao Senhor Prefeito Municipal, no sentido de retirar do Pátio do terminal Rodoviario de Pres. Kennedy, o depósito de areia, sendo que o mesmo de encontra em lugar imprópio.</t>
+  </si>
+  <si>
+    <t>2102</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2102/cci_000049.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 117/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se ofície ao Senhor Prefeito Municipal, no sentido de solicitar a instalação de um TELÃO na Praça do CECOPEK, a fim de possibilitar melhores condições de lazer e recreação</t>
+  </si>
+  <si>
+    <t>2101</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2101/cci_000048.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 118/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se ofície ao Senhor Prefeito Municipal, no sentido de fazer a reforma da Escola Municipal do COUTINHO.</t>
+  </si>
+  <si>
+    <t>2100</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2100/cci_000047.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 119/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se ofície ao Senhor Prefeito Municipal, no sentido de fazer uma quebra-mola em frente a casa do Sr. Alonso, na Av. Tocantins.</t>
+  </si>
+  <si>
+    <t>2099</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2099/cci_000046.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 120/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se ofície ao Senhor Prefeito Municipal, no sentido de aumentar as diarias dos garis que fazem a limpeza da cidade.</t>
+  </si>
+  <si>
+    <t>2098</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2098/cci_000045.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 121/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se ofície ao Senhor Prefeito Municipal, no sentido dede fazer a canalização da água que passa em frente à casa da Sr. Zuleide, na rua João Pires de castro, para o esgoto da mesma rua.</t>
+  </si>
+  <si>
+    <t>2097</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2097/cci_000044.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 122/93 Senhor Presidente; O Vereador que o presente subscreve vem requerer após ouvido o plenário na forma regimental, que se oficie ao Sr. Prefeito Municipal no sentido de fazer o pagamento das diárias dos garis, quinzenal.</t>
+  </si>
+  <si>
+    <t>2096</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2096/cci_000043.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERINENTO Nº 123/93 Senhor Presidente, O Vereador que o presente Subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Sr. Prefeito Municipal, no sentido de fazer calçadões em frente de todos os órgãos públicos municipais, da sede da cidade.</t>
+  </si>
+  <si>
+    <t>2094</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2094/cci_000042.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 124/93 Senhor Presidente, O Vereador que O presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Sr. Prefeito Municipal no sentido de podar todas as arvores e retirar as que estão fora do alinhamento das outras da sede da cidade, melhorando a vistoria dos habitantes.</t>
+  </si>
+  <si>
+    <t>2093</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2093/cci_000041.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 125/93 Senhor Presidente, O Vereador que O presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Sr. Prefeito Municipal no sentido de providenciar a duplificação da Av. Bernardo Sayão, ligando a' Av. Tocantins a Praça 05 de dezembro na sede da cidade.</t>
+  </si>
+  <si>
+    <t>2088</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2088/cci_000030.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°126/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de comprar bancos para o Hospital e Maternidade Tocantins de nossa cidade, para acomodar os nossos doentes a espera de atendimento.</t>
+  </si>
+  <si>
+    <t>2087</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2087/cci_000029.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 127/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal no sentido de compra de uniformes para uniformizar os alunos das escolas Municipais deste Município.</t>
+  </si>
+  <si>
+    <t>2086</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2086/cci_000028.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTON Nº 128/93 Senhor Presidente, O Vereador que o presente subscreve vem, requerer, apos ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de Providênciar o abastecimento de água e esgoto de Sede da cidade, onde a situação se encontra muito precaria.</t>
+  </si>
+  <si>
+    <t>2085</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2085/cci_000027.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Presidente Kennedy REQUERIMNENTO Nº 129/93 Senhor Presidente, O Vereador que o presente subsoreve vem, requerer, após ouvido o plenário na forma regimental que se oficie ao Senhor Prefeito Municipal, no sentido de, fazer o termino de abertura das Ruas e Avenidas do Entroncamento, neste Município.</t>
+  </si>
+  <si>
+    <t>2084</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2084/cci_000026.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO N°130/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao senhor Prefeito Municipal, no sentido de faze limpeza da Rua 12 e colocar lâmpada nos postes, onde se encontra suja e no escuro.</t>
+  </si>
+  <si>
+    <t>2076</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2076/cci_000025.pdf</t>
+  </si>
+  <si>
+    <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 131/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de Dar nome a Praça, que fica em frente a Prefeitura de Praça Antonio Sobrinho.</t>
+  </si>
+  <si>
     <t>1947</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1947/cci_000001-4.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1947/cci_000001-4.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal de Presidente Kennedy REQUERINMENTO Nº 132/93 Senhor Presidente, O Vereador que o presente subscreve, vem reque- rer spós ouvido o plenário na formaregimental, que se oficie ' ao Senhor Prefeito Municipal, no sentido de fazer uma reforma na Capela do Cemitério da sede do Município.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1920/cci_000001-1.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1920/cci_000001-1.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal de Presidente Kennedy REQUERIMENTO Nº 133/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Frefeito Municipal, no sentido de fazer canalização da água do açude onde se encontra prejudicando os moradores da. Rua 08, na sede da cidade.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1921/cci_000001-2.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1921/cci_000001-2.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 134/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer, após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de providenciar a compra de um VENTILADOR para colocar a disposição dos aparelhos da torre de TV local, onde segundo os técnicos, facilita o funcionamento e diminue o risco de queimar os mesmos, dando mais segurança aos telespectadores deste Município.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1946/cci_000001-3.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1946/cci_000001-3.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERINENTO Nº 135/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer, após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de Patrolar a estrada que liga a GO 256 "Itaporã" ao Coitinho que se encontra em dificuldade de trânsito, atendendo a nescessidade dos trafegantes desta Região, neste Município.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1949/cci_000001-5.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1949/cci_000001-5.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 136/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de Colocar um bueiro no Córrego São José, na Fazenda do Dotor Felipe , ligando a GO 256 "Itaporã" a Campo Alegre, neste MunicÍpio.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1951/cci_000001-6.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1951/cci_000001-6.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNED REQUERIMENTO Nº 137/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer, após ouvir o plenário na forma regimental, que se oficie ao Senhor Prefeito Municípal, no sentido de providenciar um transporte, para conduzir os alunos de nossa cidade, que pretendem fazer científico em Guaraí, por ser a cidade mais próxima a nossa que tenha esse curso, fazendo isso atendemos a nescessídade dos mesmos.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1952/cci_000001-7.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1952/cci_000001-7.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 138/93 Senhor Presidente, O Vereador que o presente subscereve, vem requerer, após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de providênciar a recuperação da ponte sobre o Rio Feio, na Região dos Coutinhos, ligando a Fazenda do Sr. Júlio com a Fazenda dos Berés, neste Município.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1953/cci_000001-8.pdf</t>
+    <t>http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1953/cci_000001-8.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE PRESIDENTE KENNEDY REQUERIMENTO Nº 139/93 Senhor Presidente, O Vereador que o presente subscreve, vem requerer, após ouvido o plenário na forma regimental, que se oficie ao Senhor Prefeito Municipal, no sentido de Recuperar a ponte sobre o Córrego Tucum, na Fazenda do Sr. Otaciano, no povoado de Campo Alegre, neste Município, com a maior urgência possível, pois a estrada se encontra intransitável.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -630,67 +1374,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1926/cci_000001-10.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1940/cci_000003-7.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1938/cci_000003-5.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1937/cci_000003-4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1936/cci_000003-3.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1935/cci_000003-2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1934/cci_000003-1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1933/cci_000002-4.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1931/cci_000002-3.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1948/cci_000004-2.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1950/cci_000004-3.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1947/cci_000001-4.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1920/cci_000001-1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1921/cci_000001-2.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1946/cci_000001-3.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1949/cci_000001-5.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1951/cci_000001-6.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1952/cci_000001-7.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1953/cci_000001-8.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2075/cci_000024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2074/cci_000023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1926/cci_000001-10.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2073/cci_000021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2011/cci_000010.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2010/cci_000009.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2009/cci_000008.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2003/cci_000007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2002/cci_000006.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2001/cci_000005.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1999/cci_000004.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1998/cci_000003.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1997/cci_000002.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1996/cci_000001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2069/cci_000017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2068/cci_000016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2067/cci_000015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2066/cci_000014.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2065/cci_000013.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2064/cci_000012.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2063/cci_000011.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2070/cci_000018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2071/cci_000019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2072/cci_000020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2092/cci_000040.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2089/cci_000032.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2090/cci_000033.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2091/cci_000034.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2095/cci_000031_merged.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1940/cci_000003-7.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1938/cci_000003-5.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1937/cci_000003-4.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1936/cci_000003-3.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1935/cci_000003-2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1934/cci_000003-1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1933/cci_000002-4.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1931/cci_000002-3.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1948/cci_000004-2.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1950/cci_000004-3.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2169/cci_000062.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2168/cci_000061.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2167/cci_000060.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2166/cci_000059.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2165/cci_000058.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2164/cci_000057.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2163/cci_000056.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2162/cci_000055.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2161/cci_000054-10.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2160/cci_000054-9.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2159/cci_000054-8.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2158/cci_000054-7.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2157/cci_000054-6.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2156/cci_000054-5.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2107/cci_000054-4.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2106/cci_000054-3.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2105/cci_000054-2.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2104/cci_000054.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2103/cci_000050.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2102/cci_000049.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2101/cci_000048.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2100/cci_000047.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2099/cci_000046.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2098/cci_000045.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2097/cci_000044.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2096/cci_000043.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2094/cci_000042.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2093/cci_000041.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2088/cci_000030.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2087/cci_000029.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2086/cci_000028.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2085/cci_000027.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2084/cci_000026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/2076/cci_000025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1947/cci_000001-4.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1920/cci_000001-1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1921/cci_000001-2.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1946/cci_000001-3.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1949/cci_000001-5.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1951/cci_000001-6.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1952/cci_000001-7.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.presidentekennedy.to.leg.br/media/sapl/public/materialegislativa/1993/1953/cci_000001-8.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H21"/>
+  <dimension ref="A1:H83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1134,74 +1878,1562 @@
       <c r="H20" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>87</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
         <v>88</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>89</v>
       </c>
       <c r="H21" t="s">
         <v>90</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>92</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H22" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>96</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H23" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>100</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H24" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>103</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>104</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H25" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>107</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>108</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H26" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>111</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>112</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H27" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>115</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>116</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H28" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>119</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>120</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H29" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>123</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>124</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H30" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>127</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>128</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H31" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>131</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>132</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H32" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>135</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>136</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H33" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>139</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>140</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H34" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>143</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>144</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H35" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>147</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>148</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H36" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>151</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>152</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H37" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>155</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>156</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H38" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>159</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>160</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H39" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>163</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>164</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H40" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>167</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>168</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H41" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>171</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>172</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H42" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>175</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>176</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H43" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>179</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>180</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H44" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>183</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>184</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H45" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>187</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>188</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H46" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>191</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>192</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H47" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>195</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>196</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H48" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>199</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>200</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H49" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>203</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>204</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H50" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>207</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>208</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H51" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>211</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>212</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H52" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>215</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>216</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H53" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>219</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>220</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H54" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>223</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>224</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H55" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>227</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>228</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H56" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>231</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>232</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H57" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>235</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>236</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H58" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>239</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>240</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H59" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>243</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>244</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H60" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>247</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>248</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H61" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>251</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>252</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H62" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>255</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>256</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H63" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>259</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>260</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H64" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>263</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>264</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H65" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>267</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>268</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H66" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>271</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>272</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H67" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>275</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>276</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H68" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>279</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>280</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H69" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>283</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>284</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H70" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>287</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>288</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H71" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>291</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>292</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H72" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>295</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>296</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H73" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>299</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>300</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H74" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>303</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>304</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H75" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>307</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>308</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H76" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>311</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>312</v>
+      </c>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H77" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>315</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>316</v>
+      </c>
+      <c r="D78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" t="s">
+        <v>12</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H78" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>319</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>320</v>
+      </c>
+      <c r="D79" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" t="s">
+        <v>12</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H79" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>323</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>324</v>
+      </c>
+      <c r="D80" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" t="s">
+        <v>12</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H80" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>327</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>328</v>
+      </c>
+      <c r="D81" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" t="s">
+        <v>12</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H81" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>331</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>332</v>
+      </c>
+      <c r="D82" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" t="s">
+        <v>12</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H82" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>335</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>336</v>
+      </c>
+      <c r="D83" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" t="s">
+        <v>12</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H83" t="s">
+        <v>338</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>